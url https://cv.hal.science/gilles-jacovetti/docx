--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -582,109 +582,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t>
+                <w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jacovetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064443v1</w:t>
+                <w:t xml:space="preserve">hal-05066562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curriculum Design Workshop for an Expedition Learning Semester on Energy Sovereignty Engineering</w:t>
               </w:r>
@@ -772,109 +772,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t>
+                <w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jacovetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066562v1</w:t>
+                <w:t xml:space="preserve">hal-05064443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension interpersonnelle en situations complexes et incertaines</w:t>
               </w:r>
@@ -1319,462 +1319,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haraldur Audunsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Jacovetti</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlinta Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+              <w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067519v1</w:t>
+                <w:t xml:space="preserve">hal-04603790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Material on Curriculum Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haraldur Audunsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlinta Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haraldur Audunsson</w:t>
+                <w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arlinta Barus</w:t>
+                <w:t xml:space="preserve">Macdonald Kanyangale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jacovetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+              <w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603790v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curriculum Components and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haraldur Audunsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlinta Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C810C89E"/>
+    <w:nsid w:val="380D695E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2374,51 +2374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-jacovetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3608-4360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-jacovetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3608-4360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>