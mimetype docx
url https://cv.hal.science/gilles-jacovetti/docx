--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1319,51 +1319,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t>
+                <w:t xml:space="preserve">Curriculum Components and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haraldur Audunsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
@@ -1395,439 +1395,439 @@
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlinta Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+              <w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603790v1</w:t>
+                <w:t xml:space="preserve">hal-04603784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Material on Curriculum Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haraldur Audunsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlinta Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+              <w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591106v1</w:t>
+                <w:t xml:space="preserve">hal-04603790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Material on Curriculum Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haraldur Audunsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Jacovetti</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlinta Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+              <w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067519v1</w:t>
+                <w:t xml:space="preserve">hal-04591106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum Components and Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arlinta Barus</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macdonald Kanyangale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jacovetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+              <w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603784v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euro-Asian Collaboration for Enhancing STEM Education</w:t>
               </w:r>
@@ -2143,51 +2143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="380D695E"/>
+    <w:nsid w:val="CBBB4D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2374,51 +2374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-jacovetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3608-4360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-jacovetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3608-4360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>