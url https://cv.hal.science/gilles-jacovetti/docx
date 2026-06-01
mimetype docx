--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -582,109 +582,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t>
+                <w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jacovetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066562v1</w:t>
+                <w:t xml:space="preserve">hal-05064443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curriculum Design Workshop for an Expedition Learning Semester on Energy Sovereignty Engineering</w:t>
               </w:r>
@@ -772,109 +772,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cap sur l'APE : apprentissage par expédition</w:t>
+                <w:t xml:space="preserve">Design de semestres pour ingénieurs Européeens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jacovetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2025: colloque Questions de Pédagogies dans l'Enseignement Supérieur “Écosystèmes de formation : pour quelles transformations ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique MEDIANE 2025 : “Les transformations éducatives : motiver, être motivé et trouver du sens”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064443v1</w:t>
+                <w:t xml:space="preserve">hal-05066562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension interpersonnelle en situations complexes et incertaines</w:t>
               </w:r>
@@ -1319,515 +1319,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum Components and Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Material on Curriculum Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haraldur Audunsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlinta Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+              <w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603784v1</w:t>
+                <w:t xml:space="preserve">hal-04591106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arlinta Barus</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macdonald Kanyangale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jacovetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+              <w:t xml:space="preserve">Report D31, University of KwaZulu-Natal - Afrique du Sud; Institut Teknologi DEL; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603790v1</w:t>
+                <w:t xml:space="preserve">hal-05067519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Material on Curriculum Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VUCA Scenarios Impacting Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haraldur Audunsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlinta Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report R13, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+              <w:t xml:space="preserve">Report R12, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591106v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and Challenges of Curriculum Transformation: the DECART project (Designing higher Education Curricula for Agility, Resilience &amp; Transformation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curriculum Components and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haraldur Audunsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asrun Matthiasdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gerwel Proches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlinta Barus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Report R11, University of KwaZulu-Natal - Afrique du Sud; Institut teknologi Bandung; IMT Atlantique; Reykjavik University; Vilnius University; Rheinisch-Westfälischen Technischen Hochschule Aachen. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chelin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05067519v1</w:t>
+                <w:t xml:space="preserve">hal-04603784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euro-Asian Collaboration for Enhancing STEM Education</w:t>
               </w:r>
@@ -2143,51 +2143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBBB4D22"/>
+    <w:nsid w:val="E02C85DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2374,51 +2374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-jacovetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3608-4360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-jacovetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3608-4360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05064443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05063533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haraldur Audunsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlinta Barus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05066562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttee Suree" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilak Bangchokdee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Gardner - Le Gars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Winkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrun Matthiasdottir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gerwel Proches" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05067519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela James" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald Kanyangale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04603784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Van Dien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>