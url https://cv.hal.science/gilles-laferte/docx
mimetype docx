--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -7787,84 +7787,179 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le capital économique dans tous ses états (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Wajnsztok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le capital économique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofia Aouani, Amélie Beaumont, Pauline Clech, Martine Court, Antoine Dain, Gilles Laferté, Eve Meuret-Campfort, Séverine Misset, Ana Perrin-Heredia, Hugo Wanjsztok (RT 5), Nov 2024, Paris (Pouchet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La diferenciación socioespacial más allá de las grandes ciudades: diálogos entre la sociología urbana y la sociología de los mundos rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7873,3384 +7968,4051 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence à l'Escuela Interdisciplinaria de Altos Estudios Sociales, UNSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont les élites ? Hypothèses sur une absence vue de l’anthropologie et de la sociologie rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l(es)’élite(s). Taxinomies analytiques et enjeux sociologiques, journées d'études internationale de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine (Paris 9). Paris, FRA. Association Française de Sociologie (AFS). Université Paris-Sciences-et-Lettres (COMUE), FRA., Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des études rurales à l’analyse des espaces sociaux localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From rural studies to the analysis of localized social spaces: the place of social classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79. Rural Sociological Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rural Sociological Society (RSS). Illinois, USA., Aug 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the financialization of farmers’ personal capital an extension of their embourgeoisment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. FRA., Oct 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution des données des enquêtes ethnographiques en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La restitution des données en ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA., Jan 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d’expériences : la construction d’une ethnographie collective dans le Châtillonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes Collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon (MSH de Dijon). FRA., Jun 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des études rurales aux formes localisées de l’espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "L'espace en partage" : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Rennes, FRA., Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma ethnographique dans les mondes ruraux : division du travail scientifique et statut de l’observateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La caméra explore le champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). FRA., Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From face-to-face economy to economic identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Credit in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bienfaits aux méfaits de la construction des identités : la folklorisation de l’image des vins en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonio Culturale alimentare. Processi, politiche e sinergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. ITA., Nov 2014, Alba, Italie. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire en sociologie l’objet des mondes ruraux par l’étude des espaces sociaux localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ruralité entre savoirs et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Urbanisme et d’Aménagement Régional (IUAR). FRA., Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’embourgeoisement agricole saisi par les pratiques résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Sep 2013, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital culturel contre le projet productiviste et l’esprit capitaliste ? Embourgeoisement agricole et critique sociale interne aux familles de l’agriculture dominante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles formes de l’Agriculture : "Pratiques ordinaires, débats publics et critique sociale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’embourgeoisement agricole. Les céréaliers du Châtillonnais de la modernisation agricole à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déprise de la production sociale des élites agricoles ? La sociologie des élus et des administrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elites rurales élites agricoles. Quels responsables / entrepreneurs / leaders agricoles et ruraux pour quel développement local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La route des vins et l’émergence de l’oenotourisme en Bourgogne dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes touristiques et itinéraires culturels, entre mémoire et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval. CAN., Jun 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du stage de terrain à l’ethnographie collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Archives de la recherche, Problèmes et enjeux de la construction du savoir scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a face-to-face economy to economic identification in Rural France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Annual Conference SASE "Transformations of Contemporary Capitalism: Actors, Institutions, Processes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE). Paris, FRA., Jun 2011, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisit and Collective Ethnography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Anthropological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Anthropological Association., Feb 2015, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connexion des réseaux comme facteur de changement institutionnel : l’exemple des vins de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Systèmes complexes en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archives d’enquêtes ethnographiques, pour quoi faire ? Les conditions d’une revisite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congreso de Antropología en Colombia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antropología en Colombia. Bogota, COL., Sep 2009, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition, modernization, and domination : three views on the French countryside for three political purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. ESRS Congress "Re‐inventing the rural: between the social and the natural"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology (ESRS). FIN., Aug 2009, Vaasa, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradición, modernización y dominación: tres miradas al campo francés para tres propósitos políticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso de Antropología en Colombia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antropología en Colombia. COL., Sep 2009, Bogota, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions et catégories du folklore en 1937 : folklore scientifique, folklore appliqué, folklore touristique et commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Du Folklore à l'ethnologie. Institutions, musées, idées en France et en Europe de 1936 à 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informations and social control on credit markets: from face-to-face to economic identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. Annual Meeting SASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE). FRA., Jul 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ethnographie historique ou le programme d’unification des sciences sociales reçu en héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Congrès de l'AFSP : La socio-histoire du politique comme pratique scientifique : un inventaire (atelier 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The banking systems monopolization of consumer credit in France: From face-to-face credit to economic identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Sep 2009, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folklore vineux et qualité du vin en Bourgogne : une lutte pour le contrôle culturel du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2007 : Le vin et les rites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vougeot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalization of the economy. From face-to-face credit to automated consumer credit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Convention of the American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Sociological Association., Aug 2008, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “economic identification” of consumers. From face-to-face credit to automated consumer credit: a case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Avanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">103. Annual Meeting of American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Boston, United States. 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical ethnography or inheriting the proposal to unify the social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersecciones y fronteras en la investigación social, Coloquio Internacional, Escuela de Ciencias Humanas, Universidad del Rosario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Rosario. COL., Nov 2008, Bogota, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociabilité bourgeoise dans le vignoble aux sources de la commercialisation et de la politisation du territoire rural dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Sociabilité et politique en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales : conclusions du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché secondaire des postes universitaires : Gaston Roupnel ou les contraintes du recrutement local dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Le temps des sciences humaines. Gaston Roupnel et les années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition, modernisation, domination. Trois regards des études rurales françaises cristallisés autour d'une enquête (RCP Châtillonnais, 1966-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Rural Sociology (ESRS). FIN., Aug 2009, Vaasa, Finland</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Brown University. Department of Anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31. SSHS Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Minneapolis, États-Unis. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Antropología en Colombia. COL., Sep 2009, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion du colloque: Les mondes ruraux à l'épreuve des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE). FRA., Jul 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de territoires micro-régionaux : les pays comme institutions politiques en charge du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bleton-Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Lille, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociants contre le folklore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Centre d'Etude Et de Recherche Sur La Vigne Et Le Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Vin, vigne et civilisation en Aquitaine et dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Bordeaux, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association., Sep 2009, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages des sciences sociales : politiques du monde rural et construction du luxe alimentaire (1945-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Sae2. Département Sciences Socialesrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Journées Jeunes chercheurs du département INRA-SAE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Paris, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vougeot, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la construction des identités : identification, image sociale et appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été : Appartenances, citoyennetés et identités multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Dijon, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, American Sociological Association., Aug 2008, Boston, United States</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnographie historique ou le programme d'unification des sciences sociales reçu en héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire socio-histoire CURAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Amiens, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martina Avanza</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'un folklore vineux en Bourgogne dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Colloque de l'ABSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études rurales, Élus locaux et notabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Fontaine</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 204, pp.234, 2019, 978-2-7132-2789-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires, culture et classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chamboredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mariot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...216 lines deleted...]
-                <w:t xml:space="preserve">Céline Bessiere</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Rue d'Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.394, 2019, Sciences sociales, 978-27-2880-649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...136 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265, 2018, En temps et Lieux, 978-2-7132-2764-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’embourgeoisement : une enquête chez les céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'Agir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.376, 2018, Cours et travaux, 9782912107916</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laboratoire des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Céline Bessiere</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">F. Aubert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'Agir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2018, Collection Cours et Travaux, 9782912107961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diferenciação dos Mundos Rurais Franceses e Enquadramento das Classes Populares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bleton-Ruget</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...430 lines deleted...]
-                <w:t xml:space="preserve">hal-02827292v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instituto de Sociologia da Universidade do Porto, 2015, 978-972-97763-4-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bourgogne et ses vins : image d'origine contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Belin, 319 p., 2006, Socio-Histoires, 2-7011-4298-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Carte (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de France métropolitaine sur données de l’Insee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Sinthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11288,850 +12050,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791119v1</w:t>
-              </w:r>
-[...665 lines deleted...]
-                <w:t xml:space="preserve">hal-02824840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Roullaud, Contester l’Europe Agricole. La confédération paysanne à l’épreuve de la PAC, Lyon, Presses universitaires de Lyon, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (59), pp.236-240, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.059.0236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes collectives : histoires et pratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12177,87 +12272,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 2016, Enquêtes collectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs dans la France contemporaine [introd. et coord. du n° 96 de : Sociétés contemporaines ]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12272,87 +12367,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 96, pp.146, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter les agriculteurs [dossier du n°103 de Politix]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12371,51 +12466,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013/3 (103), pp.238, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12425,173 +12520,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialized credit and the working class family economy: a comparative history of France and Britain 1900-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Miami, United States. 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business and Economic History-Online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12623,51 +12718,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 512 p., 2006, 978-2-7592-0057-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12677,117 +12772,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’embourgeoisement des héritiers du productivisme agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport "d'information" issu des actes du colloque sur les "Représentations et les transformations sociales des mondes ruraux et périurbains" (19/12/2012). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et périurbains : quelles représentations, quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12813,51 +12908,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport issu des actes du colloque sur les "Représentations et les transformations sociales des mondes ruraux et périurbains (19/12/2012)". 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12867,91 +12962,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’embourgeoisement agricole dans les formes localisées de la structure sociale. Revisite et ethnographie collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sorbonne (Paris 4), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12961,117 +13056,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connexion des réseaux comme facteur de changement institutionnel : l'exemple des vins de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13081,114 +13176,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folklore savant et folklore commercial : reconstruire la qualité des vins de Bourgogne. Une sociologie économique de l'image régionale de l'entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole des Hautes Etudes en Sciences Sociales, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02829864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13256,51 +13351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4995135"/>
+    <w:nsid w:val="0065A8E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13487,51 +13582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-laferte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9347-6870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050884v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.possibiliaeditore.eu/prodotto/borgogna-il-terroir-e-il-mito/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Finance-at-Work/Boussard/p/book/9781138204034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03233767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Asensi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-inegalites-9782200279240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415744294/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100485910&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bacciochi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guilloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/Vignesvinspouvoirs/vignesvinspouvoirs.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473v21n2.2024.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/120VF" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Segura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56503/RIEA/Nro.57(2022)/2873" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9560" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tissier-Sevestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0190" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Giang Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026527ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-1422883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0057" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nissat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanza Martina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nissat Etienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656180v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673958v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674508v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.2000.1636" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427410v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795341v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792256v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813392v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813397v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813077v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823611v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Brown University. Department of Anthropology" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752668v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre d'Etude Et de Recherche Sur La Vigne Et Le Vin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828720v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sae2. D&#233;partement Sciences Socialesrennes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827796v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791119v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudesrurales/16537" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chamboredon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/549-territoires-cultures-et-classes-sociales.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867996v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/lembourgeoisement-une-enquete-chez-les-cerealiers/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824840v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0236" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648544v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109573v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Connell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thebhc.org/sites/default/files/OConnell%20and%20Laferete_Final%20Draft_0.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801997v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587708v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-laferte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9347-6870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050884v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.possibiliaeditore.eu/prodotto/borgogna-il-terroir-e-il-mito/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Finance-at-Work/Boussard/p/book/9781138204034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03233767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Asensi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-inegalites-9782200279240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415744294/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100485910&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bacciochi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guilloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/Vignesvinspouvoirs/vignesvinspouvoirs.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473v21n2.2024.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/120VF" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Segura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56503/RIEA/Nro.57(2022)/2873" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9560" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tissier-Sevestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0190" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Giang Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026527ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-1422883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0057" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nissat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanza Martina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nissat Etienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656180v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673958v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674508v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.2000.1636" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427410v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wajnsztok" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790011v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802634v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745915v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812703v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757383v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Brown University. Department of Anthropology" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828886v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre d'Etude Et de Recherche Sur La Vigne Et Le Vin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sae2. D&#233;partement Sciences Socialesrennes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudesrurales/16537" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chamboredon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/549-territoires-cultures-et-classes-sociales.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867996v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/lembourgeoisement-une-enquete-chez-les-cerealiers/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791119v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0236" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109573v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Connell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thebhc.org/sites/default/files/OConnell%20and%20Laferete_Final%20Draft_0.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>