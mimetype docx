--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -739,6515 +739,9989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une réflexivité historienne dans les sciences sociales contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le laboratoire des sciences sociales. Histoires d'enquêtes et revisites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'Agir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collection Cours et Travaux, 9782804107574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saisir l'espace social à une échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruneau, Ivan; Laferté, Gilles; Mischi, Julian; Renahy, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EHESS, pp.9-25, 2018, En temps &amp; lieux, 978-2-7132-2764-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Paul Pasquali</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital économique des agriculteurs et construction relationnelle d’une position de classe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École des Hautes Études en Sciences Sociales (EHESS), 2018, 978-2-7132-2764-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The financialization of the private wealth of farmers. Is it the work of the banks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance at work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rootledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 264 p., 2017, Routledge International Studies in Money and Banking, 978-1138204034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle du foncier en France : stratégie familiale et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces ruraux et périurbains : Quelles transformations économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vins d’appellations et gastronomie régionale. La genèse bourguignonne d’un modèle novateur (années 1920-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Boutaud; Clémentine Hugol-Gential; Stéphane Dufour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gastronomie au cœur de la Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaire de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 249 p., 2016, Art et Patrimoine, 978-2-36441-198-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle du foncier en France, entre stratégies familiales et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campagnes contemporaines : Enjeux économiques et sociaux des espaces ruraux français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quæ, pp.129-140, 2016, 9782759225156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quae.blanc.2016.01.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Asensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia Universalis France, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">End or invention of Terroirs? Regionalism in the marketing of French luxury goods: The example of Burgundy wines in the inter-war years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Negotiating Territoriality: Spatial Dialogues between State and Tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Routledge Studies in Anthropology, 978-0-415-74429-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des élites agricoles entre désinvestissement et disqualification. La sociologie des élus et des administrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élites agricoles et rurales : Concurrences et complémentarités des projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Des Sociétés, 978-2-7535-3266-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bihr; Roland Pfefferkorn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.380-381, 2014, 9782200279240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociants contre le folklore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Faire vivre le terroir". AOC, terroirs et territoires du vin : hommage au professeur Philippe Roudié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2010, Grappes et Millésimes, 978-2-86781-586-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imagerie populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage au pays du vin. Histoire, Anthologie, Dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 95, Robert Laffont, 2007, Bouquins, 978-2-221-10142-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiller les mineurs : une entreprise entre deux &amp;quot;communautés&amp;quot; à Lens après 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Avanza</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Collection Cours et Travaux, 9782804107574</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges de la Mine. Représentations, stratégies, comportements autour du charbon en Nord-Pas-de-Calais XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Presses Universitaires de Valenciennes, 2007, Recherches Valenciennoises, 978-2-905725-88-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'École des Hautes Études en Sciences Sociales (EHESS), 2018, 978-2-7132-2764-6</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image aristocratique et image vigneronne des vins : lutte pour l'appropriation de la valeur ajoutée en Bourgogne dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps, le Vin et les Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2005, 2-296-00274-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The financialization of the private wealth of farmers. Is it the work of the banks?</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Comte Lafon : un nouvel arrivant devenu entrepreneur de la tradition bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vignes, Vins et pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaire de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Cahiers de l'IHC, 2-905965-53-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière d’un historien local entre entreprise touristique, érudition et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 264 p., 2017, Routledge International Studies in Money and Banking, 978-1138204034</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bacciochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Rowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire à soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Maison des Sciences de l'Homme, 2001, Collection Ethnologie de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital économique dans tous ses états (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...84 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Wajnsztok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le capital économique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofia Aouani, Amélie Beaumont, Pauline Clech, Martine Court, Antoine Dain, Gilles Laferté, Eve Meuret-Campfort, Séverine Misset, Ana Perrin-Heredia, Hugo Wanjsztok (RT 5), Nov 2024, Paris (Pouchet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diferenciación socioespacial más allá de las grandes ciudades: diálogos entre la sociología urbana y la sociología de los mundos rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Valérie Asensi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence à l'Escuela Interdisciplinaria de Altos Estudios Sociales, UNSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont les élites ? Hypothèses sur une absence vue de l’anthropologie et de la sociologie rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l(es)’élite(s). Taxinomies analytiques et enjeux sociologiques, journées d'études internationale de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine (Paris 9). Paris, FRA. Association Française de Sociologie (AFS). Université Paris-Sciences-et-Lettres (COMUE), FRA., Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des études rurales à l’analyse des espaces sociaux localisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From rural studies to the analysis of localized social spaces: the place of social classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">79. Rural Sociological Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rural Sociological Society (RSS). Illinois, USA., Aug 2016, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire en sociologie l’objet des mondes ruraux par l’étude des espaces sociaux localisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ruralité entre savoirs et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Urbanisme et d’Aménagement Régional (IUAR). FRA., Sep 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma ethnographique dans les mondes ruraux : division du travail scientifique et statut de l’observateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La caméra explore le champs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). FRA., Jun 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the financialization of farmers’ personal capital an extension of their embourgeoisment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. FRA., Oct 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restitution des données des enquêtes ethnographiques en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La restitution des données en ethnographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA., Jan 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours d’expériences : la construction d’une ethnographie collective dans le Châtillonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon (MSH de Dijon). FRA., Jun 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des études rurales aux formes localisées de l’espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L'espace en partage" : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Rennes, FRA., Apr 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From face-to-face economy to economic identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Credit in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Belfast, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bienfaits aux méfaits de la construction des identités : la folklorisation de l’image des vins en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimonio Culturale alimentare. Processi, politiche e sinergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. ITA., Nov 2014, Alba, Italie. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’embourgeoisement agricole saisi par les pratiques résidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Sep 2013, nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’embourgeoisement agricole. Les céréaliers du Châtillonnais de la modernisation agricole à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital culturel contre le projet productiviste et l’esprit capitaliste ? Embourgeoisement agricole et critique sociale interne aux familles de l’agriculture dominante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles formes de l’Agriculture : "Pratiques ordinaires, débats publics et critique sociale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déprise de la production sociale des élites agricoles ? La sociologie des élus et des administrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elites rurales élites agricoles. Quels responsables / entrepreneurs / leaders agricoles et ruraux pour quel développement local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des vins et l’émergence de l’oenotourisme en Bourgogne dans l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routes touristiques et itinéraires culturels, entre mémoire et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval. CAN., Jun 2012, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du stage de terrain à l’ethnographie collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Archives de la recherche, Problèmes et enjeux de la construction du savoir scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From a face-to-face economy to economic identification in Rural France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Annual Conference SASE "Transformations of Contemporary Capitalism: Actors, Institutions, Processes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE). Paris, FRA., Jun 2011, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisit and Collective Ethnography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Anthropological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Anthropological Association., Feb 2015, Nouvelle-Orléans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connexion des réseaux comme facteur de changement institutionnel : l’exemple des vins de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Systèmes complexes en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ethnographie historique ou le programme d’unification des sciences sociales reçu en héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Congrès de l'AFSP : La socio-histoire du politique comme pratique scientifique : un inventaire (atelier 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The banking systems monopolization of consumer credit in France: From face-to-face credit to economic identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Sep 2009, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition, modernization, and domination : three views on the French countryside for three political purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...305 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. ESRS Congress "Re‐inventing the rural: between the social and the natural"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology (ESRS). FIN., Aug 2009, Vaasa, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradición, modernización y dominación: tres miradas al campo francés para tres propósitos políticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso de Antropología en Colombia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antropología en Colombia. COL., Sep 2009, Bogota, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions et catégories du folklore en 1937 : folklore scientifique, folklore appliqué, folklore touristique et commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Du Folklore à l'ethnologie. Institutions, musées, idées en France et en Europe de 1936 à 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des archives d’enquêtes ethnographiques, pour quoi faire ? Les conditions d’une revisite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Congreso de Antropología en Colombia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antropología en Colombia. Bogota, COL., Sep 2009, Bogota, Colombie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informations and social control on credit markets: from face-to-face to economic identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. Annual Meeting SASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE). FRA., Jul 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folklore vineux et qualité du vin en Bourgogne : une lutte pour le contrôle culturel du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2007 : Le vin et les rites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vougeot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical ethnography or inheriting the proposal to unify the social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersecciones y fronteras en la investigación social, Coloquio Internacional, Escuela de Ciencias Humanas, Universidad del Rosario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Rosario. COL., Nov 2008, Bogota, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalization of the economy. From face-to-face credit to automated consumer credit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Convention of the American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Sociological Association., Aug 2008, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “economic identification” of consumers. From face-to-face credit to automated consumer credit: a case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Avanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...212 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">103. Annual Meeting of American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Boston, United States. 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociabilité bourgeoise dans le vignoble aux sources de la commercialisation et de la politisation du territoire rural dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Sociabilité et politique en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales : conclusions du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bacciochi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition, modernisation, domination. Trois regards des études rurales françaises cristallisés autour d'une enquête (RCP Châtillonnais, 1966-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jay Rowell</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-02825637v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Brown University. Department of Anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31. SSHS Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Minneapolis, États-Unis. 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché secondaire des postes universitaires : Gaston Roupnel ou les contraintes du recrutement local dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Le temps des sciences humaines. Gaston Roupnel et les années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion du colloque: Les mondes ruraux à l'épreuve des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de territoires micro-régionaux : les pays comme institutions politiques en charge du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bleton-Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociants contre le folklore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Centre d'Etude Et de Recherche Sur La Vigne Et Le Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Vin, vigne et civilisation en Aquitaine et dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Bordeaux, France. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnographie historique ou le programme d'unification des sciences sociales reçu en héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire socio-histoire CURAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Amiens, France. 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages des sciences sociales : politiques du monde rural et construction du luxe alimentaire (1945-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Sae2. Département Sciences Socialesrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Journées Jeunes chercheurs du département INRA-SAE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Paris, France. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la construction des identités : identification, image sociale et appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été : Appartenances, citoyennetés et identités multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Dijon, France. 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'un folklore vineux en Bourgogne dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Colloque de l'ABSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A folclorização dos vinhos da Borgonha: a Paulée de Meursault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.203-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18764/2236-9473v21n2.2024.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs à la croisée des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18764/2236-9473v21n2.2024.9⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval, Johan Heilbron et Pernelle Issenhuth, Pierre Bourdieu et l’art de l’invention scientifique. Enquêter au Centre de sociologie européenne (1959-1969).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le carnet de recherche de la revue Le Mouvement social (en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, online, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/120VF⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del interconocimiento social a la identificación eco nómica: hacia una historia y una sociología comparadas de la transacción crediticia | Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sudamérica : Revista de Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.463-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Más allá de la dicotomía entre el campo y la ciudad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papeles de trabajo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (spécial 25e anniversaire)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los estudios rurales al análisis de espacios sociales localizados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Interdisciplinaria de Estudios Agrarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.28-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56503/RIEA/Nro.57(2022)/2873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalisme agricole et normalisation sociale : les agriculteurs au contact de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, online</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Capitalisme agricole et normalisation sociale : les agriculteurs au contact de la ville</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In memoriam. Alban Bensa (1948-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.121-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loin de « l’éternel paysan », la figure très paradoxale de l’agriculteur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, online</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From income to social position: reclassifying farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Herlin-Giret, Rester riche. Enquête sur les gestionnaires de fortune et leurs clients, Le Bord de l'Eau, Lormont, 2019, 196 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (1), pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rodéo des milliardaires. A propos de Justin Farrell, Billionaire Wilderness: The Ultra-Wealthy and the Remaking of the American West, Princeton University Press, 2020,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, online</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe and the Question of Social Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, online</w:t>
+              <w:t xml:space="preserve">, 2020, online</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">In memoriam. Alban Bensa (1948-2021)</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronavirus : « Le capitalisme s’est convaincu qu’il pouvait réduire l’incertitude radicale du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du notable à la petite bourgeoisie : Sociologie des élus ruraux du Châtillonnais (xix-xxie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 204, pp.42-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible sociologie de la consommation dans les études rurales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169, pp.109-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe des classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’embourgeoisement : une enquête chez les céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1-2/2019, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique (et le travail) du personnel politique rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 204, pp.8-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les gilets jaunes, repenser les classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 décembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trascender la ‘‘construcción de identidades’’? Identificación, imagen social, pertenencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Avanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Colombiana de Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.187-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Topalov, Histoires d’enquêtes. Londres, Paris, Chicago (1880-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (2), pp.121-123</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.241-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2021, online</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film ethnographique comme archives. L’œuvre de Jean-Dominique Lajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9560⟩</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre Marcel Maget : archiver les enquêtes directes des mondes ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tissier-Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (88), pp.190-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.088.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (1), pp.en ligne</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agriculteurs et l'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chambres d'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1050, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours d’expériences. Plaidoyer pour l’ethnographie collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferme, pavillon ou maison de campagne : les formes résidentielles de l’embourgeoisement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (215), pp.16-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.215.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, online</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes collectives : histoires et pratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Enquêtes collectives, 32, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 169, pp.109-130</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde rural abrite davantage d’ouvriers et d’employés que d’agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3582, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde rural en recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.80-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1-2/2019, pp.1-8</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des études rurales à l’analyse des espaces sociaux localisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (5), pp.423--439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agriculteurs dans la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.5-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.096.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 204, pp.42-63</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Identification: A Contribution to a Comparative Socio-History of Credit Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Après les gilets jaunes, repenser les classes sociales</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazarus (Jeanne) – L’épreuve de l’argent. Banques, banquiers, clients. – Paris, Calmann-Lévy, 2012. 422 p. [Compte-Rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (2), pp.353-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rural existe t’il encore ? Le regard d’un sociologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 décembre</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong-Giang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Sol et Civilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trascender la ‘‘construcción de identidades’’? Identificación, imagen social, pertenencia</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’embourgeoisement agricole. Les céréaliers du Châtillonnais, de la modernisation agricole à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4/ 2014 (96), pp.27-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.096.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention d’une région. Les Alpes françaises - Philippe Veitl ; [préface de Renaud Payre ; avant-propos de René Favier] [Compte Rendu d'Ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (3), pp.353-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de l’embourgeoisement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.101-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route des vins et l’émergence d’un tourisme viticole en Bourgogne dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (162), pp.425-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1026527ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort est dans le pré : la vie des Français des champs est-elle si différente de celle des Français des villes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantico (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 aout, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion/discussion: lien de crédit, lien de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/1, pp.137-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The folklorization of French farming: marketing luxury wine in the interwar years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (4), pp.679-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00161071-1422883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crédit de face-à-face dans l'histoire contemporaine du crédit à la consommation ou les fondements sociaux des transactions&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avanza Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénissat Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°79, p.27-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identification économique [Introduction au dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79, pp.2-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’interconnaissance sociale à l’identification économique : vers une histoire et sociologie comparée de la transaction à crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79, pp.135-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théoriser le crédit de face-à-face : un système d’information dans une économie de l’obligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (59), pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.059.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crédit direct des commerçants aux consommateurs : persistance et dépassement dans le textile à Lens (1920-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Avanza</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.187-212</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénissat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (2), pp.26-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (2), pp.241-244</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANNE MONTENACH, Espaces et pratiques du commerce alimentaire à Lyon au XVIIe siècle. Grenoble, Presses universitaires de Grenoble, 2009, 415 p. [Compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (3), pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 199, pp.15-32</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation différenciée du folklore par les sociétés savantes : la science républicaine rétive au folklore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.129-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagem social ou luta política e cultural pelo controle do mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.399-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagem social ou luta política e cultural pelo controle do mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.399-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O crédito entre as classes populares francesas : o exemplo de uma loja em Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Avanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Alazard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénissat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (1), pp.7-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1050, pp.17</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des archives d'enquêtes ethnographiques pour quoi faire ? Les conditions d'une revisite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63, pp.25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32, pp.en ligne</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle républicain du marché. Vignerons et négociants sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (5), pp.1147-1170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un folklore pour journalistes : la Confrérie des Chevaliers du Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologies comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.1-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser la construction des identités ? Identification, image sociale, appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Avanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.154-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation et identification des territoires du vin : la lutte entre grands et petits propriétaires du « Corton »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Laurière</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76, pp.9-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme politique, l'industriel et les universitaires. Alliance à la croisée du régionalisme dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (67), pp.45-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Gorgus, Le magicien des vitrines, Paris, Editions de la Maison des Sciences de l’Homme, 2003, 416 pages [compte rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004/4 (57), pp.165-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en folklore des vins de Bourgogne : la &amp;quot;Paulée&amp;quot; de Meursault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (3), pp.435-442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagnes de tous nos désirs... d'ethnologues suivi de : l'ethnologue face aux usages sociaux de l'ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Enquêtes collectives, 32, pp.en ligne</w:t>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 166, pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.80-83</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'un folklore vineux en Bourgogne dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3, pp.261-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3582, pp.8</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production d’identités territoriales à usage commercial dans l’entre-deux-guerres en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62, pp.66-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54, pp.9-11</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production d’identités territoriales à usage commercial dans l’entre-deux-guerres en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62, pp.65-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectacle historique de Meaux (1982-2000) : l’invention locale d’un modèle national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.81-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/genes.2000.1636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...2529 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7257,91 +10731,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Colère des agriculteurs : « Ce qui était cohérent et cohésif est devenu explosif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7351,305 +10825,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sais-t-on de la France rurale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://www.radiofrance.fr/franceculture/podcasts/le-temps-du-debat/que-sait-on-de-la-france-rurale-2355520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céréaliers: les bourgeois de la Beauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-territoriaux?search=Beauce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invité de France Bleu Auxerre: Gilles Laferté sociologue à l'université de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Bleue Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes sociales dans le monde rural : une enquête dans le... Germanois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La marche de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7659,3631 +11133,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les circulations et analyser les POsitions SOciales Multilocatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605055v1</w:t>
-              </w:r>
-[...3472 lines deleted...]
-                <w:t xml:space="preserve">hal-02827292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11314,64 +11314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études rurales, Élus locaux et notabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 204, pp.234, 2019, 978-2-7132-2789-9</w:t>
             </w:r>
           </w:p>
@@ -11495,342 +11495,342 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265, 2018, En temps et Lieux, 978-2-7132-2764-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laboratoire des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Bruneau</w:t>
+                <w:t xml:space="preserve">Paul Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'Agir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2018, Collection Cours et Travaux, 9782912107961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’embourgeoisement : une enquête chez les céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'Agir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.376, 2018, Cours et travaux, 9782912107916</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diferenciação dos Mundos Rurais Franceses e Enquadramento das Classes Populares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...166 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...95 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12020,51 +12020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
@@ -12196,77 +12196,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes collectives : histoires et pratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12321,51 +12321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs dans la France contemporaine [introd. et coord. du n° 96 de : Sociétés contemporaines ]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12416,51 +12416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter les agriculteurs [dossier du n°103 de Politix]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12629,51 +12629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12681,51 +12681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 512 p., 2006, 978-2-7592-0057-3</w:t>
@@ -13070,64 +13070,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connexion des réseaux comme facteur de changement institutionnel : l'exemple des vins de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13351,51 +13351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0065A8E6"/>
+    <w:nsid w:val="346BC3D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13582,51 +13582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-laferte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9347-6870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050884v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.possibiliaeditore.eu/prodotto/borgogna-il-terroir-e-il-mito/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Finance-at-Work/Boussard/p/book/9781138204034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03233767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Asensi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-inegalites-9782200279240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415744294/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100485910&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bacciochi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guilloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/Vignesvinspouvoirs/vignesvinspouvoirs.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473v21n2.2024.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/120VF" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Segura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56503/RIEA/Nro.57(2022)/2873" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9560" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tissier-Sevestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0190" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Giang Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026527ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-1422883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0057" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nissat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanza Martina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nissat Etienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656180v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673958v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674508v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.2000.1636" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427410v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wajnsztok" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790011v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802634v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745915v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812703v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757383v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Brown University. Department of Anthropology" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828886v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre d'Etude Et de Recherche Sur La Vigne Et Le Vin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sae2. D&#233;partement Sciences Socialesrennes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudesrurales/16537" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chamboredon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/549-territoires-cultures-et-classes-sociales.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867996v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/lembourgeoisement-une-enquete-chez-les-cerealiers/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791119v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0236" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109573v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Connell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thebhc.org/sites/default/files/OConnell%20and%20Laferete_Final%20Draft_0.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-laferte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9347-6870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050884v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.possibiliaeditore.eu/prodotto/borgogna-il-terroir-e-il-mito/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Finance-at-Work/Boussard/p/book/9781138204034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03233767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Asensi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415744294/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100485910&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-inegalites-9782200279240" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/Vignesvinspouvoirs/vignesvinspouvoirs.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bacciochi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guilloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wajnsztok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nissat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Brown University. Department of Anthropology" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre d'Etude Et de Recherche Sur La Vigne Et Le Vin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sae2. D&#233;partement Sciences Socialesrennes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avanza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473v21n2.2024.9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/120VF" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Segura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56503/RIEA/Nro.57(2022)/2873" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533404v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9560" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949467v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tissier-Sevestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauri&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629518v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Giang Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026527ar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642157v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-1422883" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanza Martina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nissat Etienne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665559v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662836v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653143v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670896v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679975v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679741v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674508v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.2000.1636" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427103v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427417v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427422v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudesrurales/16537" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chamboredon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/549-territoires-cultures-et-classes-sociales.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867996v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/lembourgeoisement-une-enquete-chez-les-cerealiers/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791119v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sinthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.059.0236" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109573v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Connell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thebhc.org/sites/default/files/OConnell%20and%20Laferete_Final%20Draft_0.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>