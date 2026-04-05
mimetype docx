--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1455,234 +1455,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développer et interpréter les dispositifs de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former et se former à l’ingénierie de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les différents usages de l’activité d’ingénierie de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060851v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04060843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agir pédagogique, une lecture épistémologique</w:t>
               </w:r>
@@ -4047,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166011v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Martin-Galley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Oudart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumette Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Metaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Astier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudjaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudart Anne-Catherine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Varga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Libessart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faulx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166011v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Martin-Galley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Oudart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumette Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Metaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Astier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudjaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudart Anne-Catherine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Varga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Libessart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faulx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>