--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -169,1520 +169,1520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un outillage conceptuel pour approcher, évaluer et développer les dispositifs de formation. Contribution à une démarche dispositive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.103-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre des jeunes ? L’éclairage d’une démarche dispositive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hors Série, pp.77-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un outillage conceptuel pour approcher, évaluer et développer les dispositifs de formation. Contribution à une démarche dispositive</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approcher, évaluer et développer un dispositif de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.47-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets d'un master en alternance sur la professionnalisation des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Martin-Galley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation entre dynamique d’accompagnement et de professionnalisation dans un dispositif de VAE, Une approche dispositive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.35-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques de transmissions dans les dispositifs de formation. Le cas des jeunes sans emploi et sans formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Aït-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaumette Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Metaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209, pp.156-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission et dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209, pp.139-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs pédagogie et formation d’adultes, lire l’agir pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203, pp.139-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter le concept de dispositif pour comprendre l’alternance en formation, Éducation et Francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42(1, pp.22-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnabilité, une propriété des dispositifs de formation en alternance : des manières d'accompagner et de se faire accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42/1, pp.151-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à l’écriture du mémoire professionnel : postures, convictions et savoirs des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lidil (Revue de linguistique et de didactique des langues)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écrivabilité ou la propension des dispositifs de formation professionnalisés à être écrits et à faire écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.115-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique des modalités de communication pédagogique ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 175, pp.111-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mode d’existence d’un environnement numérique associé à un dispositif de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 67, pp.103-119</w:t>
+              <w:t xml:space="preserve">, 2008, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Oudart</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture et Alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2008, 173, pp.85-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Approcher, évaluer et développer un dispositif de formation</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits professionnalisés longs, un paysage contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50, pp.47-78</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La relation entre dynamique d’accompagnement et de professionnalisation dans un dispositif de VAE, Une approche dispositive</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différents usages de l’activité d’ingénierie de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemins de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.35-52</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Amélie Metaldi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer et interpréter les dispositifs de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former et se former à l’ingénierie de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 209, pp.156-143</w:t>
+              <w:t xml:space="preserve">, 2003, 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...931 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060843v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04060851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agir pédagogique, une lecture épistémologique</w:t>
               </w:r>
@@ -2167,155 +2167,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport sur l'expérimentation du Dispositif EP3A : Enseigner pour apprendre à apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de lille. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport sur l’expérimentation du Dispositif EP3A : Enseigner pour apprendre à apprendre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau E2C France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949803v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04532305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2333,51 +2333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher ensemble à « apprivoiser l’écriture du dossier VAE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2604,51 +2604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les effets de l’écriture dans un dispositif de formation. Comment enquêter sur l’écrivabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2776,51 +2776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une didactique de l'accompagnement à l’écriture professionnelle en milieu universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3208,77 +3208,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation Master dans la réforme de la formation professionnelle : une instruction à visée prospective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Martin-Galley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Rumef</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3424,51 +3424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre au Travail la notion de dispositif pour comprendre l'alternance en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque l'alternance en formation: entre dispositifs institués et pratiques d'acteurs, quels développements pour l'apprenant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79e congrès de Association Francophone pour le Savoir (ACFAS), Université de Sherbrooke, May 2011, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4047,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166011v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Martin-Galley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Oudart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumette Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Metaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Astier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudjaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudart Anne-Catherine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Varga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Libessart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faulx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165990v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Amblard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Martin-Galley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Oudart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumette Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Metaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Astier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudjaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudart Anne-Catherine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Varga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Libessart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faulx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>