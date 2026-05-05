--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -628,7894 +628,7894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t>
+                <w:t xml:space="preserve">Remarkably stable luminescence thermometric performance of upconverting LiYF4:Yb3+, Tm3+ nanoparticles obtained via an anhydrous precursor strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buqin Xu</w:t>
+                <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saly Hawila</w:t>
+                <w:t xml:space="preserve">S. Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Santucci</w:t>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.117599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2025.117599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178394v1</w:t>
+                <w:t xml:space="preserve">hal-05100353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton Excitation and Energy Transfer Pathways in Mn²⁺–Sulfonyl Calixarene Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5DT02234G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonics of Gold-Core Silica-Shell Colloidal Nanoparticles under Pulse Illumination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien El Hajj</w:t>
+                <w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c03932⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365208v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the 1D/2D dimensionality in copper and silver thiolate coordination polymers on their photophysical properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoplasmonics of Gold-Core Silica-Shell Colloidal Nanoparticles under Pulse Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Andrade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cc06171c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (36), pp.16355-16370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c03932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957355v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Emissive 1D Copper(I) Thiolates and Green Emissive 2D Copper(I) Halide Thiolates Displaying Second Harmonic Generation and Two-Photon Absorption Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the 1D/2D dimensionality in copper and silver thiolate coordination polymers on their photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Massuyeau</w:t>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gautier</w:t>
+                <w:t xml:space="preserve">Alexis Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guillou</w:t>
+                <w:t xml:space="preserve">Chloé Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (5), pp.977-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202501113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cc06171c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045021v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkably stable luminescence thermometric performance of upconverting LiYF4:Yb3+, Tm3+ nanoparticles obtained via an anhydrous precursor strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red Emissive 1D Copper(I) Thiolates and Green Emissive 2D Copper(I) Halide Thiolates Displaying Second Harmonic Generation and Two-Photon Absorption Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Purohit</w:t>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Galal</w:t>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jeanneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Amans</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2025.117599⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (27), pp.e202501113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100353v1</w:t>
+                <w:t xml:space="preserve">hal-05045021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal conductance at interfaces between gold and amorphous silicon and between gold and amorphous silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien El Hajj</w:t>
+                <w:t xml:space="preserve">Energy Transfer in Mixed Lanthanides Complexes: Towards High-Performance Pressure Sensors Based on the Luminescence Intensity Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence BOIS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Adessi</w:t>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël de San Feliciano</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margherita Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (11), pp.115437. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2301800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.115437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202301800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742739v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in Mixed Lanthanides Complexes: Towards High-Performance Pressure Sensors Based on the Luminescence Intensity Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced thermal conductance at interfaces between gold and amorphous silicon and between gold and amorphous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+                <w:t xml:space="preserve">Christophe Adessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël de San Feliciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202301800⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (11), pp.115437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.115437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351383v1</w:t>
+                <w:t xml:space="preserve">hal-04742739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold(I)–Thiolate Coordination Polymers as Multifunctional Materials: The Case of Au(I)– p -Fluorothiophenolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zeyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shefali Vaidya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saly Hawila</w:t>
+                <w:t xml:space="preserve">Tuhin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (17), pp.22512-22521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.4c01958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the 1D-2D dimensionality upon ligand exchange in silver thiolate coordination polymers with photoemission switching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saly Hawila</w:t>
+                <w:t xml:space="preserve">Donor-Acceptor Pairs Recombination as the Origin of the Emission Shift In InGaN/GaN Scintillator Heterostructures Doped with Zn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Hájek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítězslav Jarý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Massuyeau</w:t>
+                <w:t xml:space="preserve">Tomáš Hubáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+                <w:t xml:space="preserve">Filip Dominec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+                <w:t xml:space="preserve">Alice Hospodková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (18), pp.3979. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.066004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tb00537b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/acda62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108182v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er 3+ Doped Nanoparticles as Upconversion Thermometer Probe in Confined Fluids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cr-doped Al 2 O 3 –YAG binary and Al 2 O 3 –YAG–ZrO 2 ternary eutectic materials crystallized by the micro pulling down technique and their characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+                <w:t xml:space="preserve">J. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouscharain</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP02218H⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (34), pp.4834-4847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ce00626c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159381v1</w:t>
+                <w:t xml:space="preserve">hal-04245362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of thiol capped ZnS quantum dots as a fluorescence probe for determination of tetracycline residues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Spectral characterization of fluorescein species in aqueous solution for laser-induced fluorescence thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rym Mlika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 360, pp.115040. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (6), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2022.115040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-023-03632-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905050v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor-Acceptor Pairs Recombination as the Origin of the Emission Shift In InGaN/GaN Scintillator Heterostructures Doped with Zn</w:t>
+                <w:t xml:space="preserve">Application of thiol capped ZnS quantum dots as a fluorescence probe for determination of tetracycline residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">František Hájek</w:t>
+                <w:t xml:space="preserve">Khawla Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vítězslav Jarý</w:t>
+                <w:t xml:space="preserve">Zouhour Hsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Hubáček</w:t>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Dominec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rym Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/acda62⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 360, pp.115040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2022.115040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156893v1</w:t>
+                <w:t xml:space="preserve">hal-03905050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr-doped Al 2 O 3 –YAG binary and Al 2 O 3 –YAG–ZrO 2 ternary eutectic materials crystallized by the micro pulling down technique and their characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Er 3+ Doped Nanoparticles as Upconversion Thermometer Probe in Confined Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Xu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">N. Bouscharain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ce00626c⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (28), pp.19254-19265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP02218H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245362v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization of fluorescein species in aqueous solution for laser-induced fluorescence thermometry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the 1D-2D dimensionality upon ligand exchange in silver thiolate coordination polymers with photoemission switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-023-03632-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (18), pp.3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tb00537b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145751v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shefali Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Laure Ornis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Nebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (2), pp.106016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of Upconverting LiYF4:Yb3+, Tm3+ Nanoparticles with High Quantum Yield in TiO2 Metallogels for Near Infrared-Driven Photocatalytic Dye Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (4), pp.2310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.2c04240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of laser-induced fluorescence to probe the thermodynamic equilibrium in laser-generated plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 205, pp.106685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anhydrous precursor approach to BaYF5-based upconverting nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cornier</w:t>
+                <w:t xml:space="preserve">Investigation of hydrodynamic cavitation induced reactive oxygen species production in microchannels via chemiluminescent luminol oxidation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shashank Mishra</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matevž Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jics.2021.100322⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220, pp.118628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681649v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Solid‐State Multiple Phase Changes with Tuned Photoemission in a Gold Thiolate Coordination Polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
+                <w:t xml:space="preserve">A chiral 3D silver( i )–benzenedithiolate coordination polymer exhibiting photoemission and non-linear optical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rukemampunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202117261⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (58), pp.8081-8084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc02114e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588710v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Heating in GdVO 4 : Yb 3+ /Er 3+ Nanocrystals for Thermometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+                <w:t xml:space="preserve">An anhydrous precursor approach to BaYF5-based upconverting nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagyesh Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c03466⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (2), pp.100322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jics.2021.100322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856003v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and Efficient Low‐Energy Light Emitters: A Series of One‐Dimensional d 10 Coinage Metal–Organic Chalcogenolates, [M( o ‐SPhCO 2 H)] n</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Cyclic Solid‐State Multiple Phase Changes with Tuned Photoemission in a Gold Thiolate Coordination Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202200030⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (14), pp.e202117261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202117261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614640v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hydrodynamic cavitation induced reactive oxygen species production in microchannels via chemiluminescent luminol oxidation reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+                <w:t xml:space="preserve">Laser-Induced Heating in GdVO 4 : Yb 3+ /Er 3+ Nanocrystals for Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118628⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c03466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681503v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chiral 3D silver( i )–benzenedithiolate coordination polymer exhibiting photoemission and non-linear optical response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+                <w:t xml:space="preserve">Sustainable and Efficient Low‐Energy Light Emitters: A Series of One‐Dimensional d 10 Coinage Metal–Organic Chalcogenolates, [M( o ‐SPhCO 2 H)] n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diaz‐lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc02114e⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (5), pp.e202200030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202200030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716660v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and quantification of radical production in cavitating flows with luminol chemiluminescent reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+                <w:t xml:space="preserve">Perspectives for CdSe/CdS spherical quantum wells as rapid-response nano-scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105370⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (46), pp.19578-19586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR04781G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732965v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Nd3+, Cr3+ codoped YAG nanocrystals for thermal sensing: Influence of the excitation wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Reita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 628, pp.413622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2021.413622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for CdSe/CdS spherical quantum wells as rapid-response nano-scintillators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Kulzer</w:t>
+                <w:t xml:space="preserve">Localization and quantification of radical production in cavitating flows with luminol chemiluminescent reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR04781G⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.105370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453975v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02732965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quest to enhance up-conversion efficiency: a comparison of anhydrous vs. hydrous synthesis of NaGdF4: Yb3+ and Tm3+ nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
+                <w:t xml:space="preserve">Transparent and luminescent glasses of gold thiolate coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Joubert</w:t>
+                <w:t xml:space="preserve">Antonii Zhadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2020.100326⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (26), pp.6815-6823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC02258F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907031v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and luminescent fibers of a 1D Au( i )–thiophenolate coordination polymer and formation of gold nanoparticle-based composite materials for SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shefali Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonii Zhadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (24), pp.8018-8027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0TC01706J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-synthetic functionalization and ligand exchange reactions in gold(i) phenylthiolate-based coordination polymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quest to enhance up-conversion efficiency: a comparison of anhydrous vs. hydrous synthesis of NaGdF4: Yb3+ and Tm3+ nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagyesh Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nj03833d⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.100326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2020.100326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995419v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Electronic Features of Fluorinated TiO 2 and Their Influence on the Photocatalytic Degradation of 1-Methylnaphthalene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-synthetic functionalization and ligand exchange reactions in gold(i) phenylthiolate-based coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Okhrimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Cibaka Ndaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01929⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (41), pp.17970-17975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nj03833d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841138v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of AlGaN/AlN superlattices on GaN nanowires as active region of electron-pumped ultraviolet sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. den Hertog</w:t>
+                <w:t xml:space="preserve">Surface and Electronic Features of Fluorinated TiO 2 and Their Influence on the Photocatalytic Degradation of 1-Methylnaphthalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faouzi Nsib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dappozze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab704d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (21), pp.11456-11468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869555v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules versus Nanoparticles: Identifying a Reactive Molecular Intermediate in the Synthesis of Ternary Coinage Metal Chalcogenides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yogendra Kumar Mishra</w:t>
+                <w:t xml:space="preserve">Assessment of AlGaN/AlN superlattices on GaN nanowires as active region of electron-pumped ultraviolet sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Harikumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lähnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00758⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (20), pp.204001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab704d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869528v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent and luminescent glasses of gold thiolate coordination polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Joly</w:t>
+                <w:t xml:space="preserve">Molecules versus Nanoparticles: Identifying a Reactive Molecular Intermediate in the Synthesis of Ternary Coinage Metal Chalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sweta Gahlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deobrat Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritam Kumar Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SC02258F⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.7727-7738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907035v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lamellar Silver Thiolate Coordination Polymers with Tunable Photoluminescence Energies by Metal Substitution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Podbevsek</w:t>
+                <w:t xml:space="preserve">Multi-color solar absorption as a synergetic UV up-conversion enhancement mechanism in LiYF 4 :Yb 3+ ,Tm 3+ nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagyesh Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01257⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (12), pp.3126-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990323v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping nanoparticles using pulsed laser ablation in a liquid containing the doping agent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+                <w:t xml:space="preserve">Variability of Eu 2+ Emission Features in Multicomponent Alkali-Metal-Rare-Earth Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Havlák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bárta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buryi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9na00223e⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.016007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0112001JSS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344355v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Lamellar Gold Thiolate Coordination Polymer, [Au(m-SPhCO2H)]n, for the Formation of Luminescent Polymer Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katerina Dohnalova Newell</w:t>
+                <w:t xml:space="preserve">Doping nanoparticles using pulsed laser ablation in a liquid containing the doping agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9101408⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (10), pp.3963-3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9na00223e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039294v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-color solar absorption as a synergetic UV up-conversion enhancement mechanism in LiYF 4 :Yb 3+ ,Tm 3+ nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">New Lamellar Silver Thiolate Coordination Polymers with Tunable Photoluminescence Energies by Metal Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Melizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01151⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393052v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Eu 2+ Emission Features in Multicomponent Alkali-Metal-Rare-Earth Sulfides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Lamellar Gold Thiolate Coordination Polymer, [Au(m-SPhCO2H)]n, for the Formation of Luminescent Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ching Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jary</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Rejman</w:t>
+                <w:t xml:space="preserve">Katerina Dohnalova Newell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0112001JSS⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344359v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Si doping of GaN layers surrounding InGaN quantum wells on structure photoluminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hospodkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pangrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hubáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 506, pp.8-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong suppression of In desorption from InGaN QW by improved technology of upper InGaN/GaN QW interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hubáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hospodkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hubáček</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Kuldova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pangrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 507, pp.310-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancement toward ultra-thick and bright InGaN/GaN structures with a high number of QWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Hubáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hospodková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Kuldová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Pangrác</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (2), pp.356-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8ce01830h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN/GaN Structures: Effect of the Quantum Well Number on the Cathodoluminescent Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Hubáček</w:t>
+                <w:t xml:space="preserve">Modeling Energy Migration for Upconversion Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Oswald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karla Kuldová</w:t>
+                <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700464⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (1), pp.888-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116692v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Energy Migration for Upconversion Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mishra</w:t>
+                <w:t xml:space="preserve">InGaN/GaN Structures: Effect of the Quantum Well Number on the Cathodoluminescent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hospodková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Hubáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Pangrác</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Kuldová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10113⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (5), pp.1700464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677488v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of chemiluminescence induced by hydrodynamic cavitation in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darjan Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.175 - 183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian Light Source Based on K x Na 1-x LuS 2 :Eu 2+ Phosphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítězslav Jary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomír Havlák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bárta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rejman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleš Bystřicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (1), pp.3182 - 3188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.0231801jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Diversity of Coordination Polymers Based on a Heterotopic Ligand: Cu(II)-Carboxylate vs Cu(I)-Thiolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (5), pp.2736-2743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b03090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic triple-emitting 2D copper thiolate coordination polymer as a ratiometric thermometer working over 400 K range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (90), pp.12225-12228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7cc06815h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nano-carbon allotropes in pulsed laser ablation in liquids synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 489, pp.114-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intrinsic dual-emitting gold thiolate coordination polymer, [Au( plus I)(p-SPhCO2H)](n), for ratiometric temperature sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Okhrimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Podbevsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (38), pp.9843-9848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7tc03605a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the correlations between the excitonic luminescence efficiency and the QW numbers in multiple InGaN/GaN QW structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hospodkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pangrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kuldova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (21), pp.214505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4984908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Cavitation through “Labs on a Chip”: From Fundamentals to Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Cherief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (4), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst/2017010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on an ultra-bright photoluminescent lamellar gold thiolate coordination polymer Au(p-SPhCO2Me) (n)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Nanomatériaux luminescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc10448c⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.NM2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-nm2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358155v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical study of bubble expansion following laser ablation in liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samy Merabia</w:t>
+                <w:t xml:space="preserve">Shedding light on an ultra-bright photoluminescent lamellar gold thiolate coordination polymer Au(p-SPhCO2Me) (n)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Podbevsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4942389⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (58), pp.9063-9066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc10448c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116697v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomatériaux luminescents</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamical study of bubble expansion following laser ablation in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-nm2025⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (7), pp.074104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4942389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489133v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocorrelation Analysis for the Unbiased Determination of Power-Law Exponents in Single-Quantum-Dot Blinking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie thermique au sein d'écoulements cavitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn506598t⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.103 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2015013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01128805v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Mechanisms for the Nucleation of Aluminum Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (33), pp.8944 - 8949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b05829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thermique au sein d'écoulements cavitants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autocorrelation Analysis for the Unbiased Determination of Power-Law Exponents in Single-Quantum-Dot Blinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cajgfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2015013⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.886-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn506598t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151735v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01128805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling energy deposition in nanoscintillators to predict the efficiency of the X-ray-induced photodynamic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Vasil'Ev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Belsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (13), pp.5744-5751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4nr07444k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond contact-less micrometric temperature sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Homeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (24), pp.243502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4921177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Na+ ion doping on the phase change and upconversion emissions of the GdF3: Yb3+, Tm3+ nanocrystals obtained from the designed molecular precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzhang Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8524,18580 +8524,18580 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (122), pp.100535-100545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ra20781a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the thermal entrance length on the viscous heating in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mossaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (6), pp.1325 - 1333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10404-015-1648-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A luminescent double helical gold(I)-thiophenolate coordination polymer obtained by hydrothermal synthesis or by thermal solid-state amorphous-to-crystalline isomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Okhrimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lavenn</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. E. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (16), pp.4115-4125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5tc00119f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Barium-Organic Incorporated lodometalates: Do They Have Template Properties for Constructing Rare Heterotrimetallic Hybrids?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Daniele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (21), pp.11721-11731. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 543 (3), pp.163 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501963y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149280v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Hexagonal NaGdF4 Nanocrystals from a Single-Source Precursor: Upconverting NaGdF4:Yb3+, Tm3+ and Its Composites with TiO2 for Near-IR-Driven Photocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">gamma-Al2O3 nanoparticles synthesised by pulsed laser ablation in liquids: a plasma analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mishra</w:t>
+                <w:t xml:space="preserve">Frederic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201402347⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.963-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp53748j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148926v1</w:t>
+                <w:t xml:space="preserve">hal-01814319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of local thermodynamic equilibrium in laser-induced plasmas: Measurements of rotational and excitation temperatures at long time scales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Direct Synthesis of Hexagonal NaGdF4 Nanocrystals from a Single-Source Precursor: Upconverting NaGdF4:Yb3+, Tm3+ and Its Composites with TiO2 for Near-IR-Driven Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.2415-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201402347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.07.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02116700v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Barium-Organic Incorporated lodometalates: Do They Have Template Properties for Constructing Rare Heterotrimetallic Hybrids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (21), pp.11721-11731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501963y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072378v1</w:t>
+                <w:t xml:space="preserve">hal-01149280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-Al2O3 nanoparticles synthesised by pulsed laser ablation in liquids: a plasma analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Investigation of local thermodynamic equilibrium in laser-induced plasmas: Measurements of rotational and excitation temperatures at long time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Misiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp53748j⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814319v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular precursor approach to monodisperse scintillating CeF3 nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.12633-12643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3dt50605c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAG:Ce nanoparticle lightsources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (16), pp.165703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/24/16/165703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-Induced singlet oxygen activation with nanoscintillator-coupled porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chouikrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (41), pp.21583-21589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp4077189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of temperature gradients in cavitating microflows seeded with thermosensitive nanoprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Medrano Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.043016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel heterometal-organic complexes as first single source precursors for up-converting NaY(Ln)F-4 (Ln = Yb, Er, Tm) nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Solid-state structural transformations in metal organic-inorganic hybrids constructed from terbium(III) complexes and iodocuprate clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. F. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1dt11070e⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.3894-3901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ce25120e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700197v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterometallic, Hybrid, Heavy Main-Group Iodometallates Containing Lanthanide Complexes: Template Synthesis, Structures, Thermal, Optical, Luminescent and Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Iasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.2749-2758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201101363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shells of crystal field symmetries evidenced in oxide nano-crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Novel heterometal-organic complexes as first single source precursors for up-converting NaY(Ln)F-4 (Ln = Yb, Er, Tm) nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Mélinon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/30/305706⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.1490-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1dt11070e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737888v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local refractive index probed via the fluorescence decay of semiconductor quantum dots</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Shells of crystal field symmetries evidenced in oxide nano-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.003200⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.5706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/30/305706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116834v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state structural transformations in metal organic-inorganic hybrids constructed from terbium(III) complexes and iodocuprate clusters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local refractive index probed via the fluorescence decay of semiconductor quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Chizhik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chizhik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ce25120e⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3), pp.3200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.003200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725788v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous dispersion of gadolinium oxide nanoparticles into a non-aqueous-based polymer by two surface treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">Suppression of luminescence quenching at the nanometer scale in Gd2O3 doped with Eu3+ or Tb3+: Systematic comparison between nanometric and macroscopic samples of life-time, quantum yield, radiative and non-radiative decay rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-010-0129-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.094317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3658810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116840v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of luminescence quenching at the nanometer scale in Gd2O3 doped with Eu3+ or Tb3+: Systematic comparison between nanometric and macroscopic samples of life-time, quantum yield, radiative and non-radiative decay rates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lux</w:t>
+                <w:t xml:space="preserve">Homogeneous dispersion of gadolinium oxide nanoparticles into a non-aqueous-based polymer by two surface treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorice Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raccurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3658810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.2417-2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-010-0129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673719v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Oxide Nanoparticles by Pulsed Laser Ablation in Liquids Containing a Complexing Molecule: Impact on Size Distributions and Prepared Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (12), pp.5131-5139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp109387e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LuAG:Ce fibers for high energy calorimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterometallic Na-Y(Ln) trifluoroacetate diglyme complexes as novel single-source precursors for upconverting NaYF4 nanocrystals co-doped with Yb and Er/Tm ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3452358⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (21), pp.3756-3758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b921474g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116836v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Film Growth Using Hetero Embryo: Demonstration on Pyrochlore Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Marty</w:t>
+                <w:t xml:space="preserve">Development of an x-ray imaging system for the Laser Megajoule (LMJ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am100203f⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (10), pp.10E509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3475788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116841v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between exciton-phonon interaction and defects states in the 3.31 eV band in ZnO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Time-Resolved VUV Excited Luminescence of $\hbox {Y}_{2}\hbox {O}_{3}\hbox {--} \hbox {Yb}$ Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkhenh Hovsepyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kamenskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115304⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.1355-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2035696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116843v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved VUV Excited Luminescence of $\hbox {Y}_{2}\hbox {O}_{3}\hbox {--} \hbox {Yb}$ Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">LuAG:Ce fibers for high energy calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irina Kamenskikh</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2035696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (1), pp.013510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3452358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116942v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an x-ray imaging system for the Laser Megajoule (LMJ)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+                <w:t xml:space="preserve">Thin Film Growth Using Hetero Embryo: Demonstration on Pyrochlore Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3475788⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (5), pp.1543-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am100203f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116947v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and Scintillation Properties at the Nanoscale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+                <w:t xml:space="preserve">Competition between exciton-phonon interaction and defects states in the 3.31 eV band in ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2035697⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116946v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterometallic Na-Y(Ln) trifluoroacetate diglyme complexes as novel single-source precursors for upconverting NaYF4 nanocrystals co-doped with Yb and Er/Tm ions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luminescence and Scintillation Properties at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b921474g⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.1348-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2035697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00495165v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the synthesis of nanostructured Tb3+-doped Gd2O3 by in-situ luminescence following up</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile and rapid synthesis of highly luminescent nanoparticles via Pulsed Laser Ablation in Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.01.062⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (44), pp.445605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/44/445605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116846v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Optimization of the synthesis of nanostructured Tb3+-doped Gd2O3 by in-situ luminescence following up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meigui Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 333 (2), pp.684-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.01.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116938v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes in hybrid halometallate materials: interconversion between a novel 2D microporous framework and a 1D zigzag chain structure of iodoargentates templated by octakis-solvated terbium(III) cation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b903576a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1798-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431083v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.015603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/20/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodiamond synthesis by pulsed laser ablation in liquids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Lanthanide complexes in hybrid halometallate materials: interconversion between a novel 2D microporous framework and a 1D zigzag chain structure of iodoargentates templated by octakis-solvated terbium(III) cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.035⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.4954-4961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b903576a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361193v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and rapid synthesis of highly luminescent nanoparticles via Pulsed Laser Ablation in Liquid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanodiamond synthesis by pulsed laser ablation in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Chenus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/44/445605⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384543v2</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical dimension where the macroscopic definition of refractive index can be applied at a nanometric scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marty</w:t>
+                <w:t xml:space="preserve">Core/shell nanoparticles for multiple biological detection with enhanced sensitivity and kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meigui Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.113405⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/19/48/485103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid- and Solution Phase Transformations in Novel Hybrid Iodoplumbate Derivatives Templated by Solvated Yttrium Complexes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Critical dimension where the macroscopic definition of refractive index can be applied at a nanometric scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic8010376⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.113405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00474618v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of metal iodides as a simple route to heterometallics: synthesis, structural transformations, thermal and luminescent properties of novel hybrid iodoargentate derivatives templated by YL8 (3+) or YL7 (3+) cations (L = DMF or DMSO)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Solid- and Solution Phase Transformations in Novel Hybrid Iodoplumbate Derivatives Templated by Solvated Yttrium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. N. Swamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b809964b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (20), pp.9333-9343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic8010376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474617v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core/shell nanoparticles for multiple biological detection with enhanced sensitivity and kinetics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Reactions of metal iodides as a simple route to heterometallics: synthesis, structural transformations, thermal and luminescent properties of novel hybrid iodoargentate derivatives templated by YL8 (3+) or YL7 (3+) cations (L = DMF or DMSO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/19/48/485103⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.6296-6304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b809964b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433934v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host size effects on optical properties of Y2O3:Eu3+ and Gd2O3:EU3+ nanoparticles synthesized by laser pyrolysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the quantum confinement on the luminescent properties of sesquioxydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Combemale</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.128.157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122-123, pp.756-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415121v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host size effects on optical properties of Y2O3:Eu3+ and Gd2O3:Eu3+ nanoparticles synthesized by laser pyrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">How the morphology of biochips roughness increases surface-enhanced chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meigui Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 128, pp.157</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144200v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum confinement effect on Gd2O3 clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic performance of nanoscale-corrugated gold and silver films for surface-enhanced chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meigui Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mercier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 126, pp.44507</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1903-1909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312775v1</w:t>
+                <w:t xml:space="preserve">hal-00434128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performance of nanoscale-corrugated gold and silver films for surface-enhanced chemiluminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meigui Ou</w:t>
+                <w:t xml:space="preserve">Quantum confinement effect on Gd2O3 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guowei Lu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1903-1909</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.44507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434128v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the morphology of biochips roughness increases surface-enhanced chemiluminescence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meigui Ou</w:t>
+                <w:t xml:space="preserve">Host size effects on optical properties of Y2O3:Eu3+ and Gd2O3:Eu3+ nanoparticles synthesized by laser pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.105-109</w:t>
+              <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128, pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434109v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the morphology of biochips roughness increases surface-enhanced chemiluminescence.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Host size effects on optical properties of Y2O3:Eu3+ and Gd2O3:EU3+ nanoparticles synthesized by laser pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128, pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.128.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288267v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performance of nano-conjugated gold and silver for surface-enhanced chemiluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the morphology of biochips roughness increases surface-enhanced chemiluminescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.J. Blum</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (12), pp.1903-1909</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 439 (1), pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288270v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the quantum confinement on the luminescent properties of sesquioxydes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+                <w:t xml:space="preserve">Catalytic performance of nano-conjugated gold and silver for surface-enhanced chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (12), pp.1903-1909</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116927v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence enhancement by energy transfer in core-shell structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+                <w:t xml:space="preserve">Multiexponential photoluminescence decay in indirect-gap semiconductor nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.235318-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436146v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties and defects in silicon nanoparticles and effect of embedding in amorphous silicon layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Surface-Enhanced Chemiluminescence depends on the Distance from a Corrugated Metal Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G.H. Bauer</w:t>
+                <w:t xml:space="preserve">Z. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.223128-223131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116929v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth-based nanoclusters embedded in sol–gel waveguiding thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Influence of the nanoscale structure of gold thin films upon peroxidase-induced chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenghao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozhen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.054⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88, pp.8023903-023906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2162701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116928v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nanoscale structure of gold thin films upon peroxidase-induced chemiluminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guozhen Yang</w:t>
+                <w:t xml:space="preserve">Luminescence enhancement by energy transfer in core-shell structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.157-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137472v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparations of nano-particles, nano-composites and fibers of ZnO from an amide precursor: Photocatalytic decomposition of (CH3)2S2 in a continuous flow reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Guillard</w:t>
+                <w:t xml:space="preserve">Transport properties and defects in silicon nanoparticles and effect of embedding in amorphous silicon layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.04.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (9-20), pp.1101-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.11.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116851v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiexponential photoluminescence decay in indirect-gap semiconductor nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillois</w:t>
+                <w:t xml:space="preserve">Rare-earth-based nanoclusters embedded in sol–gel waveguiding thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leluyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119-120, pp.560-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092072v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Surface-Enhanced Chemiluminescence depends on the Distance from a Corrugated Metal Film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.A. Marquette</w:t>
+                <w:t xml:space="preserve">Preparations of nano-particles, nano-composites and fibers of ZnO from an amide precursor: Photocatalytic decomposition of (CH3)2S2 in a continuous flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hubert-Pfalzgraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (12), pp.2210-2218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.04.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137849v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiexponential photoluminescence decay in indirect-gap semiconductor nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.235318-1-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 73, pp.235318 1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00127844v1</w:t>
+                <w:t xml:space="preserve">hal-00092072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciplexes or ground state complexes of (dibenzoylmethanato)boron difluoride and benzene derivatives? A study of their optical properties revisited via liquid state investigations and structure calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu-Hoa Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5, pp.686 - 697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b600710b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transition in rare earth oxide clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2390693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effects in sesquioxydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How surface-enhanced chemiluminescence depends on the distance from a corrugated metal film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the charge transfer and f–f luminescence of Yb 3+ in garnets and YAP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Nanosized Hybrid Particles with Double Luminescence for Biological Labeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bridot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1673-1682</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116853v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing nanometer scaled Tb-doped Y2O3 luminescent powders by the polyol method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Antonio Flores-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.989-997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of nanostructured Eu3+-doped Gd2O3 phosphor fine spherical powders using polyol-mediated synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Lebbou</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the charge transfer and f–f luminescence of Yb 3+ in garnets and YAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Kamenskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guerassimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (36), pp.5587-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/36/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436783v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth based clusters for nanoscale light source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Prével</w:t>
+                <w:t xml:space="preserve">Elaboration of nanostructured Eu3+-doped Gd2O3 phosphor fine spherical powders using polyol-mediated synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Flores-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1385-1391</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00141292v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosized Hybrid Particles with Double Luminescence for Biological Labeling.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Roux</w:t>
+                <w:t xml:space="preserve">Rare earth based clusters for nanoscale light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34, pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00104-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436804v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and spatial narrowing of the emission of silicon nanocrystals in a microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Huisken</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of colloidal europium oxide and europium-doped nanocrystals : Eu203, Gd203 : Eu and Y2O3 : Eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Flores-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.191-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058617v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the gap blueshift on Gd2O3:Eu3+ nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Strong visible photoluminescence from hollow silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1756690⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.L1-L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/15/3/L01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116855v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of europium-based phosphors on the nanometer scale: Eu2O3, Gd2O3:Eu, and Y2O3:Eu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Zhang</w:t>
+                <w:t xml:space="preserve">Observation of the gap blueshift on Gd2O3:Eu3+ nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.10.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (1), pp.650-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1756690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116631v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of colloidal europium oxide and europium-doped nanocrystals : Eu203, Gd203 : Eu and Y2O3 : Eu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and properties of europium-based phosphors on the nanometer scale: Eu2O3, Gd2O3:Eu, and Y2O3:Eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bazzi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.191-197</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 273 (1), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474476v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong visible photoluminescence from hollow silica nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Spectral and spatial narrowing of the emission of silicon nanocrystals in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Callard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/15/3/L01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (9), pp.5010-5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1669073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00085061v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and optical characterization of Gd2O3:Eu3+ nanocrystals: surface states and VUV excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38 (4-6), pp.763-766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2004.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence decay dynamics of non-interacting silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 95, pp.3677-3682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1652245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Nano-Antennas for Increasing Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.2163-2166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.200400299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rafting of colloidal stable gold nanoparticles with lissamine rhodamine B: an original procedure for counting the number of dye molecules attached to the particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Debouttiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lamartine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.402-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon nanotubes by CO2-laser-assisted chemical vapour deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteurs chimiques de benzène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-T. Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-T. Truong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116880v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structuration with visible-light-emitting silicon nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Cichos</w:t>
+                <w:t xml:space="preserve">The role of laboratory experiments in the characterisation of silicon-based cosmic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/5/1/310⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.97-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00159-002-0017-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095454v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of laboratory experiments in the characterisation of silicon-based cosmic material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Fabian</w:t>
+                <w:t xml:space="preserve">Synthesis of carbon nanotubes by CO2-laser-assisted chemical vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alexandrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Morjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Morjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rohmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00159-002-0017-x⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (1), pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1350-4495(02)00158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094578v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsometric study of silicon nanocrystal optical constants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Nano-structuration with visible-light-emitting silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hofmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cichos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1538344⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.10.1-10.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/5/1/310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058619v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of a microcavity containing silicon nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Ellipsometric study of silicon nanocrystal optical constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00643-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (7), pp.4173-4179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1538344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02058622v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer fluorescence and f–f luminescence in ytterbium compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Optical properties of a microcavity containing silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Callard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00133-2⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (1-3), pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00643-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116912v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs chimiques de benzène</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charge transfer fluorescence and f–f luminescence in ytterbium compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Kamenskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guerassimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (1-2), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00133-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144215v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured films composed of silicon nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanotube films grown by laser-assisted chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rohmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-E. Morjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alexandrescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00466-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (3), pp.802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.1469013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116907v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of light intensity on the photoluminescence of silicon nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Nanostructured films composed of silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cichos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1461064⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1-2), pp.215-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00466-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144216v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-emitting silicon nanocrystals from laser pyrolysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Influence of light intensity on the photoluminescence of silicon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Porterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200290021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91 (8), pp.5334-5340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1461064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144424v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of size-separated silicon nanocrystals : Confirmation of quantum confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Light-emitting silicon nanocrystals from laser pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1485302⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (24), pp.1861-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200290021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144452v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube films grown by laser-assisted chemical vapor deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence of size-separated silicon nanocrystals : Confirmation of quantum confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Alexandrescu</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.1469013⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (25), pp.4834-4836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1485302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116877v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of passivation and aging on the photoluminescence of silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Huisken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 79 (24), pp.4028-4030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1426273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalleine silicon nanoparticles as carriers for the Extended Red Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porterat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 377, pp.707-720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20011136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of silicon nanocrystals as a function of their size</w:t>
+                <w:t xml:space="preserve">Photoluminescence of silicon nanocrystallites: an astrophysical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69-70, pp.350-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00235-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116744v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of silicon nanocrystallites: an astrophysical application</w:t>
+                <w:t xml:space="preserve">Photoluminescence properties of silicon nanocrystals as a function of their size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Porterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116900v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond Infrared Emission Bands in Circumstellar Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 521 (2), pp.L133-L136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/312199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon carbide nanoparticles produced by CO2 laser pyrolysis of SiH4/C2H2 gas mixtures in a flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1 (2), pp.293-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation processes for the emission of the unidentified IR bands</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical properties of nanocrystalline silicon thin films produced by size-selected cluster beam deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ehbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/A800068I⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80 (1-4), pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2313(98)00102-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116904v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon as a candidate carrier for ERE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitation processes for the emission of the unidentified IR bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Nenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Papoular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109, pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A800068I⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116954v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of nanocrystalline silicon thin films produced by size-selected cluster beam deposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId656" w:history="1">
+                <w:t xml:space="preserve">Silicon as a candidate carrier for ERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ehbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kohn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 333, pp.39 - 42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116890v1</w:t>
+                <w:t xml:space="preserve">hal-02116954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing designed precursors in microwave synthesis of fluoride-based upconverting nanoparticles and their deposition as thin films by spin-coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sayour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Z. A. Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ledoux G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sayour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Chevalier C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSE congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708556v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change Luminescent Gold Thiolate Coordination Polymers for Non-Volatile Memories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mesbah</w:t>
+                <w:t xml:space="preserve">Employing designed precursors in microwave synthesis of fluoride-based upconverting nanoparticles and their deposition as thin films by spin-coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sayour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. A. Rahim Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOF2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Singapour, Indonesia</w:t>
+              <w:t xml:space="preserve">MSE congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649147v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing designed precursors in microwave synthesis of fluoride-based upconverting nanoparticles and their deposition as thin films by spin-coating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chevalier C.</w:t>
+                <w:t xml:space="preserve">Phase Change Luminescent Gold Thiolate Coordination Polymers for Non-Volatile Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSE congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">MOF2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Singapour, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227725v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding lanthanide fluoride-based nanoparticles in TiO2 metallogel to exploit their upconversion and Lewis acid properties for heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Challenges in Alternative &amp; Renewable Energy 2023 (MCARE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020648v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Luminescent 1D and 2D d10 Coinage Metal Organic Chalcogenolate Coordination Polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mesbah</w:t>
+                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763284v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+                <w:t xml:space="preserve">New Luminescent 1D and 2D d10 Coinage Metal Organic Chalcogenolate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020669v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nano-sondes thermométriques photoluminescentes : vers une application pour les contacts tribologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIFT 2022 – 33èmes Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural determination of a photoemissive chiral 3D silver(I)-benzenedithiolate coordination polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdallah</w:t>
+                <w:t xml:space="preserve">J.L. Rukemampunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33th European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Crystallographic Association, Aug 2022, Versailles, France. pp.e90-e91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273322095894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4:Yb3+,Tm3+ nanocrystals by using anhydrous molecular precursors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Guyot</w:t>
+                <w:t xml:space="preserve">Laser generation in liquids of doped nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UPCONline 2021 3rd Conference on Properties, Design, and Applications of Upconversion Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227237v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser generation in liquids of doped nanomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Albaret</w:t>
+                <w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4:Yb3+,Tm3+ nanocrystals by using anhydrous molecular precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UPCONline 2021 3rd Conference on Properties, Design, and Applications of Upconversion Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654926v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of photoluminescent lanthanide-doped nano-probes: application to temperature measurement in tribological contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée C'Nano AURA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing anhydrous molecular precursors as a strategy to enhance up-conversion efficiency in Ln -3+ doped MM'F (M = Li, Na; M' = Y, Gd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Challenges in Alternative and Renewable Energy (MCARE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On supercavitation around a rectangular body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goncalves da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Cavitation, CAV2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic cavitation radical quantification and localization in microchannels via luminol chemiluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darjan Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matevž Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online), ESS-JSS-AOSS, Nov 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4: Yb+3, Tm+3 nanocrystals by using anhydrous molecular precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering Congress (MSE) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of water in hydrodynamic cavitation with controlled dissolved gas in microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoluminescence et chimiluminescence en cavitation hydrodynamique 'sur puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darjan Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5emes journées scientifiques ultrasons et procédés, Orange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent fibers of [Au(SPh)]n for the formation of gold nanoparticles-based composite materials and their application in Surface Enhanced Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledoux G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateeva A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IUPAC Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor-directed synthesis of upconverting LiYF4:Yb3+, Tm3+ nanoparticles and their composites designed for near infra-red driven photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitating flow in microchannels : thermal effects and chemiluminescence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural studies and properties of polymeric thiosalicylates of d10 metals (M = Au(I), Ag(I), Cu(I))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillou N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podbevšek D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ledoux G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohara Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MicroNanoFluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ChemCYS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Blankenberge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116042v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical studies of 1D and 2D Au(I)-thiolate coordination polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence based temperature measurements in micro cavitating flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry (ICCC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Sendai Japan</w:t>
+              <w:t xml:space="preserve">µFlu’18, 5th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851349v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence based temperature measurements in micro cavitating flow.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Direct evidence of hydroxyl radicals formation downstream two-phase cavitating microflows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darjan Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">µFlu’18, 5th European Conference on Microfluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074313v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D and 2D Gold(I)-Thiophenolate-based Coordination Polymers, a Rich Palette of Photophysical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry (ICCC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Sendai Japan</w:t>
+              <w:t xml:space="preserve">Gold 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851351v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of hydroxyl radicals formation downstream two-phase cavitating microflows.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">1D and 2D Gold(I)-Thiophenolate-based Coordination Polymers, a Rich Palette of Photophysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">µFlu’18, 5th European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry (ICCC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sendai Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074303v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Organic Chalcogenolates (MOCs): 1D and 2D luminescent coordination polymers for optical technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D and 2D Gold(I)-Thiophenolate-based Coordination Polymers, a Rich Palette of Photophysical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Demessence</w:t>
+                <w:t xml:space="preserve">Cavitating flow in microchannels : thermal effects and chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris France</w:t>
+              <w:t xml:space="preserve">GDR MicroNanoFluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841040v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent M(I) (M = Au, Ag) Thiophenolate Coordination Polymers: Structures / Properties Relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Photophysical studies of 1D and 2D Au(I)-thiolate coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Powder Diffraction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry (ICCC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sendai Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413218v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies and properties of polymeric thiosalicylates of d10 metals (M = Au(I), Ag(I), Cu(I))</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillou N.</w:t>
+                <w:t xml:space="preserve">Luminescent M(I) (M = Au, Ag) Thiophenolate Coordination Polymers: Structures / Properties Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podbevšek D.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ohara Y.</w:t>
+                <w:t xml:space="preserve">D Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCYS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Blankenberge, Belgium</w:t>
+              <w:t xml:space="preserve">16th European Powder Diffraction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712462v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Gold(I)-Thiophenolate Coordination Polymers as Phase Change Materials and Precursors for the Formation of Multifunctional Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and photophysical studies of lamellar M(I)-thiophenolate coordination polymers (M = Au, Ag, Cu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM CONCOORD 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Forges-les Eaux France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence multiple et intrinsèque de polymères de coordination de thiolates de cuivre et d’or, [M(SR)]n, un potentiel pour la thermométrie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledoux G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dujardin C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podbevšek D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe français des luminophores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence based measurements of thermodynamic parameters in cavitating flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darjan Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ould-Metiddji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Luminescence - ICL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, João Pessoa, Paraíba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Gold(I)-Thiophenolate Coordination Polymers as Phase Change Materials and Precursors for the Formation of Multifunctional Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Materials Chemistry, MC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent gold(I)-thiophenolate coordination polymers as phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Salomon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Horike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Molecular Technology Workshop : Energy and Electron Transfers in Molecular Engineered Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation structure – propriétés photophysiques de polymères de coordination de thiolates d'or cristallins et amorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et Matière 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devices based on InGaN/GaN multiple quantum well for scintillator and detector applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hospodkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hospodkova</w:t>
+                <w:t xml:space="preserve">Jiri Pangrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Pangrac</w:t>
+                <w:t xml:space="preserve">Karla Kuldova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Kuldova</w:t>
+                <w:t xml:space="preserve">Martin Nikl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva Pacherova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Conference On Sensors, Mems, and Electro-optic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Skukuza, Kruger National Park, South Africa. pp.1003617, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2244786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared driven photocatalysis by novel up-converting TiO2@NaGdF4:Yb3+,Tm3+ core/shell nano-composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">HIGHLY LUMINESCENT AU(I)-THIOLATE COORDINATION POLYMERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Okhrimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, saint etienne, France</w:t>
+              <w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136056v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGHLY LUMINESCENT AU(I)-THIOLATE COORDINATION POLYMERS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Near-infrared driven photocatalysis by novel up-converting TiO2@NaGdF4:Yb3+,Tm3+ core/shell nano-composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11ème Journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110695v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth study of the solid-state crystallization of a luminescent gold-thiolate coordination polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEFTA 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly luminescent Au(I)-Thiolate coordination polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castelluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Coordination Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Singapour, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent nanoparticles as temperature probes in complex microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared driven photocatalysis by novel up-converting TiO2@NaGdF4:Yb3+,Tm3+ core/shell nano-composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHOTO 4E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Solaize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single source precursors for heterometallic fluoride nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society 247th National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly luminescent Au(I)-thiolate coordination polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2014 SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel heterometal-organic complexes as facile single source precursors for mixed-metal fluoride and -oxide nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée CCRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of multi-exponential photoluminescence decay of indirect gap semiconductor nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Host size effects on optical properties of rare earth and transition metal doped materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Fall Meeting (E-MRS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127919v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host size effects on optical properties of rare earth and transition metal doped materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Theory of multi-exponential photoluminescence decay of indirect gap semiconductor nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Fall Meeting (E-MRS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Material Research Society Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101152v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les complexes du difluorure de dibenzoylméthanotobore avec des composés aromatiques revisités : Etude de leur formation en solution et dans des matrices nanoporeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-T. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe Français de Photochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence decay dynamics of non-interacting silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27107,1281 +27107,1281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique du polymère de coordination 1D [Au(SEtPh)]n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and photophysical properties of a series of new 1D d 10 Coinage Metal Organic Chalcogenolates (MOCs): [M(o-SPhCO2H)]n (M = Cu, Ag, Au)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Amorphous to Crystalline to Crystalline: Structural Polymorphism in [Au(SEtPh)]n Coordination Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international symposium on porous organic polymers (POPs2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">1st French-German Symposium in Luminescent Materials and Main Group Elements Ligands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281259v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’amorphe aux cristaux : étude des différentes variétés polymorphiques du polymère de coordination [Au(SEtPh)]n</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Structure and photophysical properties of a series of new 1D d 10 Coinage Metal Organic Chalcogenolates (MOCs): [M(o-SPhCO2H)]n (M = Cu, Ag, Au)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Podbevsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd international symposium on porous organic polymers (POPs2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413309v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous to Crystalline to Crystalline: Structural Polymorphism in [Au(SEtPh)]n Coordination Polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">De l’amorphe aux cristaux : étude des différentes variétés polymorphiques du polymère de coordination [Au(SEtPh)]n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-German Symposium in Luminescent Materials and Main Group Elements Ligands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">13ème Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281265v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and photophysical studies of Au(I)-thiolate coordination polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Printemps de la SCF-RA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold(I)-thiophenolate coordination polymer with luminescence switch upon thermally-induced solid-state amorphous-to-crystalline phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCORD 2015 (Groupe d’Etude de Chimie Organométallique et Concertation en Chimie de Coordination)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sainte Foy lès Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la FST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383836v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold(I)-thiophenolate coordination polymer with luminescence switch upon thermally-induced solid-state amorphous-to-crystalline phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la SCF en Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">GECOM-CONCORD 2015 (Groupe d’Etude de Chimie Organométallique et Concertation en Chimie de Coordination)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sainte Foy lès Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383839v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence switching upon thermally-induced solid-state amorphous-to-crystalline phase transition in gold(I)-thiophenolate coordination polymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Gold(I)-thiophenolate coordination polymer with luminescence switch upon thermally-induced solid-state amorphous-to-crystalline phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monge M.</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Okhrimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Flexibility and Disorder in MetalOrganic Frameworks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de la SCF en Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165540v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)-thiophenolate coordination polymer with luminescence switch upon thermally-induced solid-state amorphous-to-crystalline phase transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Luminescence switching upon thermally-induced solid-state amorphous-to-crystalline phase transition in gold(I)-thiophenolate coordination polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okhrimenko L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillou N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monge M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la FST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Flexibility and Disorder in MetalOrganic Frameworks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383840v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upconversion Phenomena in Nanofluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic and Electronic Properties of Fluoride Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.35-63, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28391,105 +28391,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence dans les nano-objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Claude Bernard - Lyon I, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00442674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId798"/>
+      <w:footerReference w:type="default" r:id="rId797"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28557,51 +28557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8A7CB0E"/>
+    <w:nsid w:val="51BBCD84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28788,51 +28788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ledoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-1285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135604931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7985-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Grange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC04437E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kononets" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02234G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien El Hajj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2025.117599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l de San Feliciano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115437" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence BOIS" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Colombo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301800" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zeyu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin Khan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c01958" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb00537b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02218H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Mili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hsine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mlika" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2022.115040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek H&#225;jek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Jar&#253;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Hub&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dominec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hospodkov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/acda62" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00626c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03632-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106685" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cornier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2021.100322" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03466" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681503v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darjan Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Dular" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118628" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732965v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Reita" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2021.413622" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Daniel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC01706J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka Ndaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj03833d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Fessi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Nsib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01929" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harikumar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab704d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Gahlot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deobrat Singh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Kumar Panda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00758" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990323v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Veselska" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melizi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Podbevsek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00223e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03039294v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Huang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dohnalova Newell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101408" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Havl&#225;k" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;rta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buryi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0112001JSS" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116685v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hospodkova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pangrac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hub&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oswald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuldova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kuldov&#225;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Oswald" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Pangr&#225;c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01830h" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116692v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700464" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935750v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.01.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Jary" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Havl&#225;k" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rejman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Byst&#345;icky" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231801jss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03090" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fateeva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06815h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116696v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.08.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Veselska" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Okhrimenko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbevsek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ledoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc03605a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116832v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984908" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Cherief" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358155v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenn" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc10448c" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942389" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128805v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Doan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506598t" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151735v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116699v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Belsky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07444k" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhang Fang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra20781a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935730v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mossaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1648-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Okhrimenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00119f" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149280v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501963y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148926v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201402347" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL4KVDN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116700v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Misiak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.07.013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bulin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50605c" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907860v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4077189" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano Mu&#241;oz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700197v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Joubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11070e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725763v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luneau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101363" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDQ15FG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116834v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Chizhik" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chizhik" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.003200" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725788v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce25120e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116840v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorice Samuel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mancini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0129-6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z23DBP55-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673719v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658810" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822569v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mancini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109387e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116836v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abler" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3452358" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116942v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkhenh Hovsepyan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kamenskikh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035696" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116947v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turk" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gontier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475788" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116946v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035697" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495165v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921474g" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHZJMRFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116846v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meigui Ou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mutelet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bazzi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.01.062" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2C85GHJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431083v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903576a" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WD8CQ98X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361193v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Chenus" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.035" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69JDWDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384543v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/44/445605" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116848v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebihan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.113405" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474618v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Swamy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8010376" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H958G5TX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474617v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b809964b" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3ZFTQ81Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433934v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faure" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/48/485103" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZW338NQJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415121v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.128.157" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144200v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434128v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Lu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434109v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288267v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288270v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436146v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137472v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Cheng" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghao Chen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Yang" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162701" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116851v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazzal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duchamp" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.041" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPCSN16H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092072v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillois" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235318" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137849v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheng" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127844v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083552v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Truong" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600710b" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436171v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436152v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Cheng" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116853v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kamenskikh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guerassimova" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/014" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436803v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Flores-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.10.029" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436783v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flores-Gonzalez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazzi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436804v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bridot" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058617v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huisken" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1669073" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116855v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756690" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116631v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Flores" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.10.031" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVP501N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474476v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085061v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colder" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/3/L01" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q7RZL1NC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116921v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2004.03.011" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MWZTN3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085099v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1652245" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291322v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400299" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474486v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabane" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Debouttiere" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116880v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexandrescu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crunteanu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morjan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morjan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rohmund" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(02)00158-5" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNG707P7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095454v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmeister" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cichos" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/310" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094578v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colangeli" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Brucato" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabian" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-002-0017-x" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BKNJ7CP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058619v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1538344" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058622v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00643-8" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV23M71-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116912v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Kamenskikh" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerassimova" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00133-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X95NSLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144215v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Tran-Thi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Truong" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116907v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gong" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cichos" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00466-0" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40VBL6K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144216v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porterat" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1461064" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144424v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200290021" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K1T5W4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144452v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1485302" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116877v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohmund" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Morjan" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1469013" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116885v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Gong" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Huisken" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426273" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144706v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011136" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116744v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116900v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillois" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00235-4" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C76C19D9A60ABFBE02EF2E1770862765DB37A27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116863v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/312199" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541113v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116904v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nenner" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Papoular" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A800068I" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-989PS3V1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116954v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ehbrecht" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116890v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Laguna" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Paillard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(98)00102-1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCBJ9PRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708556v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayour" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Rahim Y." TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649147v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaidya" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227725v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. A. Rahim" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux G." TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier C." TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189431v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Salem" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux," TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763284v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413259v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdallah" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rukemampunzi" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095894" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654926v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Chemin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677523" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222695v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848609v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356878v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848534v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187601v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateeva A." TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116042v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851349v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074313v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851351v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074303v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817442v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841040v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413218v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712462v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou N." TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podbev&#353;ek D." TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohara Y." TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501587v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522575v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635751v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujardin C." TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115407v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ould-Metiddji" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559050v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615179v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Salomon" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Horike" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635750v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordet" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289060v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hospodkova" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pangrac" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kuldova" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nikl" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Pacherova" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2244786" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136056v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110695v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112155v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058112v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castelluci" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151744v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108746v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957285v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057878v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilloux" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468302v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dani&#232;le" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127919v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101152v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088468v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088286v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413340v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Vaidya" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281259v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413309v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281265v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541407v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383836v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383839v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165540v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko L." TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M." TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383840v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116950v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Joubert" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442674v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ledoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-1285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135604931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7985-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Grange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC04437E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kononets" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2025.117599" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02234G" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien El Hajj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence BOIS" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Colombo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301800" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l de San Feliciano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zeyu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin Khan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c01958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek H&#225;jek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Jar&#253;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Hub&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dominec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hospodkov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/acda62" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00626c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03632-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Mili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hsine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mlika" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2022.115040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02218H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb00537b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106685" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darjan Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Dular" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cornier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2021.100322" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Reita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2021.413622" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105370" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC01706J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka Ndaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj03833d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Fessi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Nsib" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01929" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harikumar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab704d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869528v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Gahlot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deobrat Singh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Kumar Panda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00758" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Havl&#225;k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;rta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buryi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0112001JSS" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00223e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990323v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Veselska" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melizi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Podbevsek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01257" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03039294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Huang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dohnalova Newell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101408" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hospodkova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pangrac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hub&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oswald" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116123v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuldova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116594v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kuldov&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Oswald" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Pangr&#225;c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01830h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700464" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935750v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.01.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694287v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Jary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Havl&#225;k" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rejman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Byst&#345;icky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231801jss" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764052v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03090" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fateeva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06815h" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116696v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.08.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Veselska" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Okhrimenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbevsek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ledoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc03605a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116832v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984908" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Cherief" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc10448c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942389" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151735v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128805v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Doan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506598t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Belsky" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07444k" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayadi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhang Fang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra20781a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mossaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1648-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Okhrimenko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00119f" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201402347" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL4KVDN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149280v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501963y" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116700v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Misiak" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.07.013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50605c" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4077189" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935721v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano Mu&#241;oz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043016" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725788v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce25120e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725763v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101363" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDQ15FG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700197v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Joubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11070e" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Chizhik" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chizhik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.003200" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673719v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658810" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116840v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorice Samuel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mancini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0129-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z23DBP55-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mancini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109387e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495165v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921474g" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHZJMRFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116947v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gontier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475788" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116942v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkhenh Hovsepyan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kamenskikh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035696" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116836v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3452358" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035697" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384543v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/44/445605" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116846v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meigui Ou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mutelet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bazzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.01.062" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2C85GHJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431083v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903576a" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WD8CQ98X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Chenus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.035" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69JDWDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433934v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faure" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/48/485103" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZW338NQJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116848v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebihan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.113405" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474618v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Swamy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8010376" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H958G5TX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474617v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b809964b" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3ZFTQ81Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434109v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Lu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434128v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144200v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415121v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.128.157" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288267v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288270v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127844v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235318" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137849v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheng" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137472v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Cheng" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghao Chen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Yang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162701" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436146v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116851v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazzal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duchamp" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.041" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPCSN16H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092072v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083552v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Truong" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600710b" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436171v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436152v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Cheng" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436804v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazzi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bridot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436803v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Flores-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.10.029" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116853v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kamenskikh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guerassimova" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/014" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436783v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flores-Gonzalez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474476v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085061v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colder" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huisken" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/3/L01" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q7RZL1NC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116855v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756690" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116631v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Flores" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.10.031" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVP501N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058617v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1669073" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2004.03.011" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MWZTN3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085099v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1652245" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291322v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400299" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474486v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabane" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Debouttiere" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144215v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Tran-Thi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Truong" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094578v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colangeli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Brucato" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabian" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-002-0017-x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BKNJ7CP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116880v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexandrescu" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crunteanu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morjan" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morjan" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rohmund" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(02)00158-5" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNG707P7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095454v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmeister" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cichos" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/310" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058619v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1538344" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058622v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00643-8" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV23M71-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116912v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Kamenskikh" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerassimova" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00133-2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X95NSLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116877v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohmund" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Morjan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1469013" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116907v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gong" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cichos" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00466-0" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40VBL6K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144216v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porterat" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1461064" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144424v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200290021" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K1T5W4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144452v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1485302" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116885v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Gong" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Huisken" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426273" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144706v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011136" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116900v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillois" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00235-4" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C76C19D9A60ABFBE02EF2E1770862765DB37A27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116744v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116863v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/312199" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541113v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116890v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Laguna" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Paillard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ehbrecht" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(98)00102-1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCBJ9PRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116904v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nenner" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Papoular" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A800068I" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-989PS3V1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116954v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227725v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayour" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. A. Rahim" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux G." TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier C." TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708556v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Rahim Y." TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649147v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaidya" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189431v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Salem" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux," TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763284v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawila" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413259v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdallah" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rukemampunzi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095894" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654926v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Chemin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677523" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222695v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848609v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356878v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848534v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187601v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateeva A." TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712462v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou N." TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podbev&#353;ek D." TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohara Y." TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074313v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074303v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841040v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851351v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817442v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116042v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851349v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413218v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501587v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522575v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635751v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujardin C." TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115407v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ould-Metiddji" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559050v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615179v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Salomon" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Horike" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635750v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289060v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hospodkova" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pangrac" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kuldova" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nikl" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Pacherova" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2244786" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110695v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136056v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112155v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058112v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castelluci" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151744v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108746v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957285v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057878v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilloux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468302v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dani&#232;le" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101152v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127919v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088468v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088286v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413340v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Vaidya" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281265v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281259v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413309v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541407v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383840v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383836v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383839v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165540v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko L." TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M." TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116950v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Joubert" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442674v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>