--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -762,295 +762,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Excitation and Energy Transfer Pathways in Mn²⁺–Sulfonyl Calixarene Complexes</w:t>
+                <w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Lecourt</w:t>
+                <w:t xml:space="preserve">Buqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Luneau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5DT02234G⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349781v1</w:t>
+                <w:t xml:space="preserve">hal-05178394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I)–Thiolate Coordination Polymers for In Situ Temperature Sensing in PDMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphoton Excitation and Energy Transfer Pathways in Mn²⁺–Sulfonyl Calixarene Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saly Hawila</w:t>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Santucci</w:t>
+                <w:t xml:space="preserve">Dominique Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (30), pp.43730-43739. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c10786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5DT02234G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178394v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplasmonics of Gold-Core Silica-Shell Colloidal Nanoparticles under Pulse Illumination</w:t>
               </w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (5), pp.977-980. </w:t>
@@ -1274,64 +1274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Emissive 1D Copper(I) Thiolates and Green Emissive 2D Copper(I) Halide Thiolates Displaying Second Harmonic Generation and Two-Photon Absorption Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buqin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,334 +1402,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in Mixed Lanthanides Complexes: Towards High-Performance Pressure Sensors Based on the Luminescence Intensity Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced thermal conductance at interfaces between gold and amorphous silicon and between gold and amorphous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+                <w:t xml:space="preserve">Christophe Adessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël de San Feliciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202301800⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (11), pp.115437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.115437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351383v1</w:t>
+                <w:t xml:space="preserve">hal-04742739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal conductance at interfaces between gold and amorphous silicon and between gold and amorphous silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien El Hajj</w:t>
+                <w:t xml:space="preserve">Energy Transfer in Mixed Lanthanides Complexes: Towards High-Performance Pressure Sensors Based on the Luminescence Intensity Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence BOIS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Adessi</w:t>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël de San Feliciano</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margherita Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (11), pp.115437. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2301800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.115437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202301800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742739v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold(I)–Thiolate Coordination Polymers as Multifunctional Materials: The Case of Au(I)– p -Fluorothiophenolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shefali Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zeyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1800,784 +1800,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor-Acceptor Pairs Recombination as the Origin of the Emission Shift In InGaN/GaN Scintillator Heterostructures Doped with Zn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Er 3+ Doped Nanoparticles as Upconversion Thermometer Probe in Confined Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">František Hájek</w:t>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vítězslav Jarý</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Hospodková</w:t>
+                <w:t xml:space="preserve">N. Bouscharain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/acda62⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (28), pp.19254-19265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP02218H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156893v1</w:t>
+                <w:t xml:space="preserve">hal-04159381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr-doped Al 2 O 3 –YAG binary and Al 2 O 3 –YAG–ZrO 2 ternary eutectic materials crystallized by the micro pulling down technique and their characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Tuning the 1D-2D dimensionality upon ligand exchange in silver thiolate coordination polymers with photoemission switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ce00626c⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (18), pp.3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tb00537b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245362v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization of fluorescein species in aqueous solution for laser-induced fluorescence thermometry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donor-Acceptor Pairs Recombination as the Origin of the Emission Shift In InGaN/GaN Scintillator Heterostructures Doped with Zn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Hájek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítězslav Jarý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Hubáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Dominec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hospodková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-023-03632-9⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.066004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/acda62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145751v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of thiol capped ZnS quantum dots as a fluorescence probe for determination of tetracycline residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cr-doped Al 2 O 3 –YAG binary and Al 2 O 3 –YAG–ZrO 2 ternary eutectic materials crystallized by the micro pulling down technique and their characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khawla Mili</w:t>
+                <w:t xml:space="preserve">A. Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhour Hsine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2022.115040⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (34), pp.4834-4847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ce00626c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905050v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er 3+ Doped Nanoparticles as Upconversion Thermometer Probe in Confined Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+                <w:t xml:space="preserve">Spectral characterization of fluorescein species in aqueous solution for laser-induced fluorescence thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP02218H⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (6), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-023-03632-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159381v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the 1D-2D dimensionality upon ligand exchange in silver thiolate coordination polymers with photoemission switching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+                <w:t xml:space="preserve">Application of thiol capped ZnS quantum dots as a fluorescence probe for determination of tetracycline residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhour Hsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rym Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (18), pp.3979. </w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 360, pp.115040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tb00537b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2022.115040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108182v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent and sustainable d10 coinage metal thiolate coordination polymers for high-temperature optical sensing</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shefali Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Laure Ornis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,51 +3069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chiral 3D silver( i )–benzenedithiolate coordination polymer exhibiting photoemission and non-linear optical response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3327,295 +3327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Solid‐State Multiple Phase Changes with Tuned Photoemission in a Gold Thiolate Coordination Polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shefali Vaidya</w:t>
+                <w:t xml:space="preserve">Laser-Induced Heating in GdVO 4 : Yb 3+ /Er 3+ Nanocrystals for Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinmoy Das</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (14), pp.e202117261. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202117261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c03466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588710v1</w:t>
+                <w:t xml:space="preserve">hal-03856003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Heating in GdVO 4 : Yb 3+ /Er 3+ Nanocrystals for Thermometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Cyclic Solid‐State Multiple Phase Changes with Tuned Photoemission in a Gold Thiolate Coordination Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Philippon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+                <w:t xml:space="preserve">Chinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Martini</w:t>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (14), pp.e202117261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c03466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202117261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856003v1</w:t>
+                <w:t xml:space="preserve">hal-03588710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable and Efficient Low‐Energy Light Emitters: A Series of One‐Dimensional d 10 Coinage Metal–Organic Chalcogenolates, [M( o ‐SPhCO 2 H)] n</w:t>
               </w:r>
@@ -3640,51 +3640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3863,274 +3863,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Nd3+, Cr3+ codoped YAG nanocrystals for thermal sensing: Influence of the excitation wavelength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization and quantification of radical production in cavitating flows with luminol chemiluminescent reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Dantelle</w:t>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Reita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ibanez</w:t>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2021.413622⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.105370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541503v1</w:t>
+                <w:t xml:space="preserve">hal-02732965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and quantification of radical production in cavitating flows with luminol chemiluminescent reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+                <w:t xml:space="preserve">Luminescent Nd3+, Cr3+ codoped YAG nanocrystals for thermal sensing: Influence of the excitation wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Dantelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Colombet</w:t>
+                <w:t xml:space="preserve">Valérie Reita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71, pp.105370. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 628, pp.413622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2021.413622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732965v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and luminescent glasses of gold thiolate coordination polymers</w:t>
               </w:r>
@@ -4244,559 +4244,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and luminescent fibers of a 1D Au( i )–thiophenolate coordination polymer and formation of gold nanoparticle-based composite materials for SERS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonii Zhadan</w:t>
+                <w:t xml:space="preserve">Quest to enhance up-conversion efficiency: a comparison of anhydrous vs. hydrous synthesis of NaGdF4: Yb3+ and Tm3+ nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagyesh Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TC01706J⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.100326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2020.100326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894530v1</w:t>
+                <w:t xml:space="preserve">hal-02907031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quest to enhance up-conversion efficiency: a comparison of anhydrous vs. hydrous synthesis of NaGdF4: Yb3+ and Tm3+ nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Flexible and luminescent fibers of a 1D Au( i )–thiophenolate coordination polymer and formation of gold nanoparticle-based composite materials for SERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonii Zhadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Joubert</w:t>
+                <w:t xml:space="preserve">Marlène Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.100326. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (24), pp.8018-8027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2020.100326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0TC01706J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907031v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-synthetic functionalization and ligand exchange reactions in gold(i) phenylthiolate-based coordination polymers</w:t>
+                <w:t xml:space="preserve">Surface and Electronic Features of Fluorinated TiO 2 and Their Influence on the Photocatalytic Degradation of 1-Methylnaphthalene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larysa Okhrimenko</w:t>
+                <w:t xml:space="preserve">Nidhal Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Cibaka Ndaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Mohamed Faouzi Nsib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Demessence</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nj03833d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (21), pp.11456-11468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995419v1</w:t>
+                <w:t xml:space="preserve">hal-02841138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Electronic Features of Fluorinated TiO 2 and Their Influence on the Photocatalytic Degradation of 1-Methylnaphthalene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-synthetic functionalization and ligand exchange reactions in gold(i) phenylthiolate-based coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Cardenas</w:t>
+                <w:t xml:space="preserve">Larysa Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Guillard</w:t>
+                <w:t xml:space="preserve">Cynthia Cibaka Ndaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dappozze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (21), pp.11456-11468. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (41), pp.17970-17975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nj03833d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841138v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of AlGaN/AlN superlattices on GaN nanowires as active region of electron-pumped ultraviolet sources</w:t>
               </w:r>
@@ -5044,1008 +5044,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-color solar absorption as a synergetic UV up-conversion enhancement mechanism in LiYF 4 :Yb 3+ ,Tm 3+ nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">A New Lamellar Gold Thiolate Coordination Polymer, [Au(m-SPhCO2H)]n, for the Formation of Luminescent Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ching Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Dohnalova Newell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01151⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393052v1</w:t>
+                <w:t xml:space="preserve">hal-03039294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Eu 2+ Emission Features in Multicomponent Alkali-Metal-Rare-Earth Sulfides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Havlák</w:t>
+                <w:t xml:space="preserve">Doping nanoparticles using pulsed laser ablation in a liquid containing the doping agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bárta</w:t>
+                <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buryi</w:t>
+                <w:t xml:space="preserve">Gaétan Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rejman</w:t>
+                <w:t xml:space="preserve">Florian Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.016007. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (10), pp.3963-3972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0112001JSS⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9na00223e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344359v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping nanoparticles using pulsed laser ablation in a liquid containing the doping agent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Lamellar Silver Thiolate Coordination Polymers with Tunable Photoluminescence Energies by Metal Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lam</w:t>
+                <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+                <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Trichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+                <w:t xml:space="preserve">S. Melizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9na00223e⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344355v1</w:t>
+                <w:t xml:space="preserve">hal-01990323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lamellar Silver Thiolate Coordination Polymers with Tunable Photoluminescence Energies by Metal Substitution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Podbevsek</w:t>
+                <w:t xml:space="preserve">Multi-color solar absorption as a synergetic UV up-conversion enhancement mechanism in LiYF 4 :Yb 3+ ,Tm 3+ nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagyesh Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01257⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (12), pp.3126-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990323v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Lamellar Gold Thiolate Coordination Polymer, [Au(m-SPhCO2H)]n, for the Formation of Luminescent Polymer Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Variability of Eu 2+ Emission Features in Multicomponent Alkali-Metal-Rare-Earth Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Havlák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bárta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Ching Huang</w:t>
+                <w:t xml:space="preserve">M. Buryi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Dohnalova Newell</w:t>
+                <w:t xml:space="preserve">M. Rejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (10), pp.1408. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.016007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano9101408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0112001JSS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039294v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Si doping of GaN layers surrounding InGaN quantum wells on structure photoluminescence properties</w:t>
+                <w:t xml:space="preserve">Strong suppression of In desorption from InGaN QW by improved technology of upper InGaN/GaN QW interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zíková</w:t>
+                <w:t xml:space="preserve">T. Hubáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hospodkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kuldova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Pangrac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 506, pp.8-13. </w:t>
+              <w:t xml:space="preserve">, 2019, 507, pp.310-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116685v1</w:t>
+                <w:t xml:space="preserve">hal-02116123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong suppression of In desorption from InGaN QW by improved technology of upper InGaN/GaN QW interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Influence of Si doping of GaN layers surrounding InGaN quantum wells on structure photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hospodkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pangrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hubáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oswald</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Pangrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 507, pp.310-315. </w:t>
+              <w:t xml:space="preserve">, 2019, 506, pp.8-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116123v1</w:t>
+                <w:t xml:space="preserve">hal-02116685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancement toward ultra-thick and bright InGaN/GaN structures with a high number of QWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Hubáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hospodková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Kuldová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,628 +6116,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Energy Migration for Upconversion Materials</w:t>
+                <w:t xml:space="preserve">InGaN/GaN Structures: Effect of the Quantum Well Number on the Cathodoluminescent Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ledoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Mishra</w:t>
+                <w:t xml:space="preserve">Alice Hospodková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Hubáček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Pangrác</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Kuldová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10113⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (5), pp.1700464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677488v1</w:t>
+                <w:t xml:space="preserve">hal-02116692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN/GaN Structures: Effect of the Quantum Well Number on the Cathodoluminescent Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karla Kuldová</w:t>
+                <w:t xml:space="preserve">Modeling Energy Migration for Upconversion Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 255 (5), pp.1700464. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (1), pp.888-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116692v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of chemiluminescence induced by hydrodynamic cavitation in microchannels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circadian Light Source Based on K x Na 1-x LuS 2 :Eu 2+ Phosphor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítězslav Jary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomír Havlák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bárta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rejman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Bystřicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.3182 - 3188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0231801jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935750v1</w:t>
+                <w:t xml:space="preserve">hal-01694287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian Light Source Based on K x Na 1-x LuS 2 :Eu 2+ Phosphor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of chemiluminescence induced by hydrodynamic cavitation in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.3182 - 3188. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.175 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0231801jss⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694287v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Diversity of Coordination Polymers Based on a Heterotopic Ligand: Cu(II)-Carboxylate vs Cu(I)-Thiolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (5), pp.2736-2743. </w:t>
@@ -6769,503 +6769,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic triple-emitting 2D copper thiolate coordination polymer as a ratiometric thermometer working over 400 K range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intrinsic dual-emitting gold thiolate coordination polymer, [Au( plus I)(p-SPhCO2H)](n), for ratiometric temperature sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fateeva</w:t>
+                <w:t xml:space="preserve">O Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demessence</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Okhrimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Podbevsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc06815h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (38), pp.9843-9848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tc03605a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670523v1</w:t>
+                <w:t xml:space="preserve">hal-01625644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the nano-carbon allotropes in pulsed laser ablation in liquids synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic triple-emitting 2D copper thiolate coordination polymer as a ratiometric thermometer working over 400 K range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Podbevsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.08.017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (90), pp.12225-12228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc06815h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116696v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intrinsic dual-emitting gold thiolate coordination polymer, [Au( plus I)(p-SPhCO2H)](n), for ratiometric temperature sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Podbevsek</w:t>
+                <w:t xml:space="preserve">Origin of the nano-carbon allotropes in pulsed laser ablation in liquids synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Ledoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (38), pp.9843-9848. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 489, pp.114-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7tc03605a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625644v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the correlations between the excitonic luminescence efficiency and the QW numbers in multiple InGaN/GaN QW structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hospodkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oswald</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Pangrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kuldova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (21), pp.214505. </w:t>
@@ -7303,103 +7303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Cavitation through “Labs on a Chip”: From Fundamentals to Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Cherief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (4), pp.19. </w:t>
@@ -7431,200 +7431,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomatériaux luminescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Dynamical study of bubble expansion following laser ablation in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.NM2025. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (7), pp.074104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-nm2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4942389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489133v1</w:t>
+                <w:t xml:space="preserve">hal-02116697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on an ultra-bright photoluminescent lamellar gold thiolate coordination polymer Au(p-SPhCO2Me) (n)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (58), pp.9063-9066. </w:t>
@@ -7656,1013 +7699,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical study of bubble expansion following laser ablation in liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lam</w:t>
+                <w:t xml:space="preserve">Nanomatériaux luminescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lombard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (7), pp.074104. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.NM2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4942389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-nm2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116697v1</w:t>
+                <w:t xml:space="preserve">hal-01489133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thermique au sein d'écoulements cavitants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Colombet</w:t>
+                <w:t xml:space="preserve">Atomistic Mechanisms for the Nucleation of Aluminum Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1, pp.103 - 108. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (33), pp.8944 - 8949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2015013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b05829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151735v1</w:t>
+                <w:t xml:space="preserve">hal-01673976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Mechanisms for the Nucleation of Aluminum Oxide Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Autocorrelation Analysis for the Unbiased Determination of Power-Law Exponents in Single-Quantum-Dot Blinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cajgfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b05829⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.886-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn506598t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673976v1</w:t>
+                <w:t xml:space="preserve">in2p3-01128805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocorrelation Analysis for the Unbiased Determination of Power-Law Exponents in Single-Quantum-Dot Blinking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q.T. Doan</w:t>
+                <w:t xml:space="preserve">Cartographie thermique au sein d'écoulements cavitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cajgfinger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.886-893. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.103 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn506598t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2015013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01128805v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling energy deposition in nanoscintillators to predict the efficiency of the X-ray-induced photodynamic effect</w:t>
+                <w:t xml:space="preserve">Influence of Na+ ion doping on the phase change and upconversion emissions of the GdF3: Yb3+, Tm3+ nanocrystals obtained from the designed molecular precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
+                <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Vasil'Ev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">Wenzhang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr07444k⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (122), pp.100535-100545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra20781a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116699v1</w:t>
+                <w:t xml:space="preserve">hal-01265751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond contact-less micrometric temperature sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Homeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Homeyer</w:t>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pailhes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (24), pp.243502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4921177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Na+ ion doping on the phase change and upconversion emissions of the GdF3: Yb3+, Tm3+ nanocrystals obtained from the designed molecular precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling energy deposition in nanoscintillators to predict the efficiency of the X-ray-induced photodynamic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Ayadi</w:t>
+                <w:t xml:space="preserve">Andrey Vasil'Ev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenzhang Fang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Andrei Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (122), pp.100535-100545. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (13), pp.5744-5751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra20781a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nr07444k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265751v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the thermal entrance length on the viscous heating in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mossaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (6), pp.1325 - 1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8722,77 +8722,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (16), pp.4115-4125. </w:t>
@@ -8824,588 +8824,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">gamma-Al2O3 nanoparticles synthesised by pulsed laser ablation in liquids: a plasma analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">Frederic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.963-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp53748j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072378v1</w:t>
+                <w:t xml:space="preserve">hal-01814319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-Al2O3 nanoparticles synthesised by pulsed laser ablation in liquids: a plasma analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Chaput</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.963-973. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 543 (3), pp.163 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp53748j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814319v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Hexagonal NaGdF4 Nanocrystals from a Single-Source Precursor: Upconverting NaGdF4:Yb3+, Tm3+ and Its Composites with TiO2 for Near-IR-Driven Photocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Barium-Organic Incorporated lodometalates: Do They Have Template Properties for Constructing Rare Heterotrimetallic Hybrids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201402347⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (21), pp.11721-11731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501963y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148926v1</w:t>
+                <w:t xml:space="preserve">hal-01149280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Barium-Organic Incorporated lodometalates: Do They Have Template Properties for Constructing Rare Heterotrimetallic Hybrids?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Direct Synthesis of Hexagonal NaGdF4 Nanocrystals from a Single-Source Precursor: Upconverting NaGdF4:Yb3+, Tm3+ and Its Composites with TiO2 for Near-IR-Driven Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.2415-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201402347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501963y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149280v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of local thermodynamic equilibrium in laser-induced plasmas: Measurements of rotational and excitation temperatures at long time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9495,90 +9495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular precursor approach to monodisperse scintillating CeF3 nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9629,51 +9629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAG:Ce nanoparticle lightsources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9763,51 +9763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-Induced singlet oxygen activation with nanoscintillator-coupled porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9897,77 +9897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of temperature gradients in cavitating microflows seeded with thermosensitive nanoprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Medrano Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10031,90 +10031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state structural transformations in metal organic-inorganic hybrids constructed from terbium(III) complexes and iodocuprate clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.3894-3901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10142,359 +10142,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterometallic, Hybrid, Heavy Main-Group Iodometallates Containing Lanthanide Complexes: Template Synthesis, Structures, Thermal, Optical, Luminescent and Magnetic Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Novel heterometal-organic complexes as first single source precursors for up-converting NaY(Ln)F-4 (Ln = Yb, Er, Tm) nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Iasco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. F. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101363⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.1490-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1dt11070e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725763v1</w:t>
+                <w:t xml:space="preserve">hal-00700197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel heterometal-organic complexes as first single source precursors for up-converting NaY(Ln)F-4 (Ln = Yb, Er, Tm) nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Heterometallic, Hybrid, Heavy Main-Group Iodometallates Containing Lanthanide Complexes: Template Synthesis, Structures, Thermal, Optical, Luminescent and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Iasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2749-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1dt11070e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00700197v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shells of crystal field symmetries evidenced in oxide nano-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10606,51 +10606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Chizhik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Chizhik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (3), pp.3200. </w:t>
@@ -10682,363 +10682,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of luminescence quenching at the nanometer scale in Gd2O3 doped with Eu3+ or Tb3+: Systematic comparison between nanometric and macroscopic samples of life-time, quantum yield, radiative and non-radiative decay rates</w:t>
+                <w:t xml:space="preserve">Homogeneous dispersion of gadolinium oxide nanoparticles into a non-aqueous-based polymer by two surface treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mutelet</w:t>
+                <w:t xml:space="preserve">Jorice Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Perriat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Amans</w:t>
+                <w:t xml:space="preserve">Olivier Raccurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lux</w:t>
+                <w:t xml:space="preserve">Cedric Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110, pp.094317. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.2417-2428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3658810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-010-0129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673719v1</w:t>
+                <w:t xml:space="preserve">hal-02116840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous dispersion of gadolinium oxide nanoparticles into a non-aqueous-based polymer by two surface treatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppression of luminescence quenching at the nanometer scale in Gd2O3 doped with Eu3+ or Tb3+: Systematic comparison between nanometric and macroscopic samples of life-time, quantum yield, radiative and non-radiative decay rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raccurt</w:t>
+                <w:t xml:space="preserve">B. Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Mancini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">P. Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-010-0129-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.094317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3658810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116840v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Oxide Nanoparticles by Pulsed Laser Ablation in Liquids Containing a Complexing Molecule: Impact on Size Distributions and Prepared Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11102,103 +11102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterometallic Na-Y(Ln) trifluoroacetate diglyme complexes as novel single-source precursors for upconverting NaYF4 nanocrystals co-doped with Yb and Er/Tm ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (21), pp.3756-3758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11238,753 +11238,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an x-ray imaging system for the Laser Megajoule (LMJ)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin Film Growth Using Hetero Embryo: Demonstration on Pyrochlore Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Turk</w:t>
+                <w:t xml:space="preserve">V. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reverdin</w:t>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gontier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+                <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3475788⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (5), pp.1543-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am100203f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116947v1</w:t>
+                <w:t xml:space="preserve">hal-02116841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved VUV Excited Luminescence of $\hbox {Y}_{2}\hbox {O}_{3}\hbox {--} \hbox {Yb}$ Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Kamenskikh</w:t>
+                <w:t xml:space="preserve">Competition between exciton-phonon interaction and defects states in the 3.31 eV band in ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2035696⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116942v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LuAG:Ce fibers for high energy calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Abler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (1), pp.013510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3452358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Film Growth Using Hetero Embryo: Demonstration on Pyrochlore Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Marty</w:t>
+                <w:t xml:space="preserve">Time-Resolved VUV Excited Luminescence of $\hbox {Y}_{2}\hbox {O}_{3}\hbox {--} \hbox {Yb}$ Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkhenh Hovsepyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kamenskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am100203f⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.1355-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2035696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116841v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between exciton-phonon interaction and defects states in the 3.31 eV band in ZnO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an x-ray imaging system for the Laser Megajoule (LMJ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tainoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Mélinon</w:t>
+                <w:t xml:space="preserve">S. Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (11), </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (10), pp.10E509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.115304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3475788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116843v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence and Scintillation Properties at the Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Belsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12061,51 +12061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile and rapid synthesis of highly luminescent nanoparticles via Pulsed Laser Ablation in Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12159,582 +12159,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the synthesis of nanostructured Tb3+-doped Gd2O3 by in-situ luminescence following up</w:t>
+                <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meigui Ou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.01.062⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.015603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116846v1</w:t>
+                <w:t xml:space="preserve">hal-00306356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide complexes in hybrid halometallate materials: interconversion between a novel 2D microporous framework and a 1D zigzag chain structure of iodoargentates templated by octakis-solvated terbium(III) cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.4954-4961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b903576a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116938v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent oxide nanoparticles adapted to active tips for near-field optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+                <w:t xml:space="preserve">Optimization of the synthesis of nanostructured Tb3+-doped Gd2O3 by in-situ luminescence following up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meigui Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 333 (2), pp.684-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.01.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/1/015603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00306356v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes in hybrid halometallate materials: interconversion between a novel 2D microporous framework and a 1D zigzag chain structure of iodoargentates templated by octakis-solvated terbium(III) cation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the excitonic emission of ZnO nanoparticles using UV–VUV excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.4954-4961. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1798-1801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b903576a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431083v1</w:t>
+                <w:t xml:space="preserve">hal-02116938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodiamond synthesis by pulsed laser ablation in liquids</w:t>
               </w:r>
@@ -12746,64 +12746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Chenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12892,77 +12892,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meigui Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1. </w:t>
@@ -13038,51 +13038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13146,90 +13146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid- and Solution Phase Transformations in Novel Hybrid Iodoplumbate Derivatives Templated by Solvated Yttrium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. N. Swamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13288,90 +13288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions of metal iodides as a simple route to heterometallics: synthesis, structural transformations, thermal and luminescent properties of novel hybrid iodoargentate derivatives templated by YL8 (3+) or YL7 (3+) cations (L = DMF or DMSO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44, pp.6296-6304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13469,51 +13469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122-123, pp.756-758. </w:t>
@@ -13557,661 +13557,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the morphology of biochips roughness increases surface-enhanced chemiluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic performance of nanoscale-corrugated gold and silver films for surface-enhanced chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meigui Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Marquette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.105-109</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1903-1909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434109v1</w:t>
+                <w:t xml:space="preserve">hal-00434128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performance of nanoscale-corrugated gold and silver films for surface-enhanced chemiluminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
+                <w:t xml:space="preserve">Quantum confinement effect on Gd2O3 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1903-1909</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.44507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434128v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum confinement effect on Gd2O3 clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Host size effects on optical properties of Y2O3:Eu3+ and Gd2O3:Eu3+ nanoparticles synthesized by laser pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 126, pp.44507</w:t>
+              <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128, pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312775v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host size effects on optical properties of Y2O3:Eu3+ and Gd2O3:Eu3+ nanoparticles synthesized by laser pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Host size effects on optical properties of Y2O3:Eu3+ and Gd2O3:EU3+ nanoparticles synthesized by laser pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128, pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.128.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144200v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host size effects on optical properties of Y2O3:Eu3+ and Gd2O3:EU3+ nanoparticles synthesized by laser pyrolysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Combemale</w:t>
+                <w:t xml:space="preserve">How the morphology of biochips roughness increases surface-enhanced chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meigui Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.105-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.128.157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00415121v1</w:t>
+                <w:t xml:space="preserve">hal-00434109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the morphology of biochips roughness increases surface-enhanced chemiluminescence.</w:t>
               </w:r>
@@ -14249,51 +14249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 439 (1), pp.105-109</w:t>
@@ -14441,1450 +14441,1450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiexponential photoluminescence decay in indirect-gap semiconductor nanocrystals</w:t>
+                <w:t xml:space="preserve">Preparations of nano-particles, nano-composites and fibers of ZnO from an amide precursor: Photocatalytic decomposition of (CH3)2S2 in a continuous flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delerue</w:t>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Allan</w:t>
+                <w:t xml:space="preserve">Mohamed Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Reynaud</w:t>
+                <w:t xml:space="preserve">Liliane Hubert-Pfalzgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Christian Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.235318-1-4. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (12), pp.2210-2218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127844v1</w:t>
+                <w:t xml:space="preserve">hal-02116851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Surface-Enhanced Chemiluminescence depends on the Distance from a Corrugated Metal Film</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiexponential photoluminescence decay in indirect-gap semiconductor nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.A. Marquette</w:t>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.235318 1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137849v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the nanoscale structure of gold thin films upon peroxidase-induced chemiluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guowei Lu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenghao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guozhen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88, pp.8023903-023906. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2162701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence enhancement by energy transfer in core-shell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties and defects in silicon nanoparticles and effect of embedding in amorphous silicon layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352 (9-20), pp.1101-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.11.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth-based nanoclusters embedded in sol–gel waveguiding thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leluyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119-120, pp.560-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparations of nano-particles, nano-composites and fibers of ZnO from an amide precursor: Photocatalytic decomposition of (CH3)2S2 in a continuous flow reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Guillard</w:t>
+                <w:t xml:space="preserve">How Surface-Enhanced Chemiluminescence depends on the Distance from a Corrugated Metal Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.223128-223131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116851v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiexponential photoluminescence decay in indirect-gap semiconductor nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.235318 1-4. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+              <w:t xml:space="preserve">, 2006, 73, pp.235318-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.235318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092072v1</w:t>
+                <w:t xml:space="preserve">hal-00127844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciplexes or ground state complexes of (dibenzoylmethanato)boron difluoride and benzene derivatives? A study of their optical properties revisited via liquid state investigations and structure calculations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural transition in rare earth oxide clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Toan Truong</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estela Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b600710b⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2390693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083552v1</w:t>
+                <w:t xml:space="preserve">hal-00436234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transition in rare earth oxide clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">Exciplexes or ground state complexes of (dibenzoylmethanato)boron difluoride and benzene derivatives? A study of their optical properties revisited via liquid state investigations and structure calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela Bernstein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thu-Hoa Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.686 - 697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2390693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b600710b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436234v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effects in sesquioxydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.224-227</w:t>
@@ -15913,103 +15913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How surface-enhanced chemiluminescence depends on the distance from a corrugated metal film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guowei Lu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
@@ -16038,77 +16038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosized Hybrid Particles with Double Luminescence for Biological Labeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16157,364 +16157,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing nanometer scaled Tb-doped Y2O3 luminescent powders by the polyol method</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the charge transfer and f–f luminescence of Yb 3+ in garnets and YAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Antonio Flores-González</w:t>
+                <w:t xml:space="preserve">I Kamenskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guerassimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.989-997. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (36), pp.5587-5594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/36/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436803v1</w:t>
+                <w:t xml:space="preserve">hal-02116853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the charge transfer and f–f luminescence of Yb 3+ in garnets and YAP</w:t>
+                <w:t xml:space="preserve">Preparing nanometer scaled Tb-doped Y2O3 luminescent powders by the polyol method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Kamenskikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+                <w:t xml:space="preserve">Marco Antonio Flores-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Guerassimova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (36), pp.5587-5594. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.989-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/36/014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116853v1</w:t>
+                <w:t xml:space="preserve">hal-00436803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of nanostructured Eu3+-doped Gd2O3 phosphor fine spherical powders using polyol-mediated synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Flores-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16556,77 +16556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth based clusters for nanoscale light source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16696,712 +16696,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of colloidal europium oxide and europium-doped nanocrystals : Eu203, Gd203 : Eu and Y2O3 : Eu</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Lebbou</w:t>
+                <w:t xml:space="preserve">Observation of the gap blueshift on Gd2O3:Eu3+ nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zhang</w:t>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (1), pp.650-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1756690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474476v1</w:t>
+                <w:t xml:space="preserve">hal-02116855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong visible photoluminescence from hollow silica nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Colder</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of europium-based phosphors on the nanometer scale: Eu2O3, Gd2O3:Eu, and Y2O3:Eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Huisken</w:t>
+                <w:t xml:space="preserve">M.A Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Trave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Guillois</w:t>
+                <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15, pp.L1-L4. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273 (1), pp.191-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/15/3/L01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085061v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the gap blueshift on Gd2O3:Eu3+ nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Spectral and spatial narrowing of the emission of silicon nanocrystals in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+                <w:t xml:space="preserve">Ségolène Callard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 96 (1), pp.650-653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1756690⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 95 (9), pp.5010-5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1669073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116855v1</w:t>
+                <w:t xml:space="preserve">hal-02058617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of europium-based phosphors on the nanometer scale: Eu2O3, Gd2O3:Eu, and Y2O3:Eu</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of colloidal europium oxide and europium-doped nanocrystals : Eu203, Gd203 : Eu and Y2O3 : Eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Louis</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Flores-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 273 (1), pp.191-197. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, pp.191-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.10.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02116631v1</w:t>
+                <w:t xml:space="preserve">hal-00474476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and spatial narrowing of the emission of silicon nanocrystals in a microcavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Amans</w:t>
+                <w:t xml:space="preserve">Strong visible photoluminescence from hollow silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Callard</w:t>
+                <w:t xml:space="preserve">E. Trave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gagnaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Huisken</w:t>
+                <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.L1-L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/15/3/L01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1669073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02058617v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and optical characterization of Gd2O3:Eu3+ nanocrystals: surface states and VUV excitation</w:t>
               </w:r>
@@ -17413,77 +17413,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38 (4-6), pp.763-766. </w:t>
@@ -17533,103 +17533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence decay dynamics of non-interacting silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 95, pp.3677-3682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17663,64 +17663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Nano-Antennas for Increasing Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17849,51 +17849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lamartine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.402-407</w:t>
@@ -17922,51 +17922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs chimiques de benzène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-T. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18011,535 +18011,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of laboratory experiments in the characterisation of silicon-based cosmic material</w:t>
+                <w:t xml:space="preserve">Synthesis of carbon nanotubes by CO2-laser-assisted chemical vapour deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Colangeli</w:t>
+                <w:t xml:space="preserve">R. Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Henning</w:t>
+                <w:t xml:space="preserve">A Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Brucato</w:t>
+                <w:t xml:space="preserve">R Morjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Clément</w:t>
+                <w:t xml:space="preserve">I. Morjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabian</w:t>
+                <w:t xml:space="preserve">R Rohmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11, pp.97-152. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (1), pp.43-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00159-002-0017-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1350-4495(02)00158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094578v1</w:t>
+                <w:t xml:space="preserve">hal-02116880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon nanotubes by CO2-laser-assisted chemical vapour deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-structuration with visible-light-emitting silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alexandrescu</w:t>
+                <w:t xml:space="preserve">H. Hofmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Crunteanu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Rohmund</w:t>
+                <w:t xml:space="preserve">F. Cichos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1350-4495(02)00158-5⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.10.1-10.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/5/1/310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116880v1</w:t>
+                <w:t xml:space="preserve">hal-00095454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structuration with visible-light-emitting silicon nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">The role of laboratory experiments in the characterisation of silicon-based cosmic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hofmeister</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Cichos</w:t>
+                <w:t xml:space="preserve">D. Fabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.97-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00159-002-0017-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/5/1/310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00095454v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsometric study of silicon nanocrystal optical constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93 (7), pp.4173-4179. </w:t>
@@ -18590,90 +18590,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of a microcavity containing silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 101 (1-3), pp.305-308. </w:t>
@@ -18749,51 +18749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Kamenskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guerassimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18908,64 +18908,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-E. Morjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (3), pp.802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19038,51 +19038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cichos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19158,64 +19158,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of light intensity on the photoluminescence of silicon nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porterat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19275,77 +19275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-emitting silicon nanocrystals from laser pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19404,90 +19404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence of size-separated silicon nanocrystals : Confirmation of quantum confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19638,77 +19638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalleine silicon nanoparticles as carriers for the Extended Red Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19811,51 +19811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19931,90 +19931,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence properties of silicon nanocrystals as a function of their size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porterat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
@@ -20043,51 +20043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond Infrared Emission Bands in Circumstellar Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20147,77 +20147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon carbide nanoparticles produced by CO2 laser pyrolysis of SiH4/C2H2 gas mixtures in a flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20324,51 +20324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ehbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 80 (1-4), pp.223-228. </w:t>
@@ -20418,51 +20418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation processes for the emission of the unidentified IR bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20470,51 +20470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Nenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Papoular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 109, pp.335-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20586,64 +20586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ehbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20868,77 +20868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sayour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. A. Rahim Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSE congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
@@ -20967,90 +20967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change Luminescent Gold Thiolate Coordination Polymers for Non-Volatile Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21092,103 +21092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
@@ -21217,51 +21217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding lanthanide fluoride-based nanoparticles in TiO2 metallogel to exploit their upconversion and Lewis acid properties for heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21338,103 +21338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
@@ -21457,1291 +21457,1291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Elaboration de nano-sondes thermométriques photoluminescentes : vers une application pour les contacts tribologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">JIFT 2022 – 33èmes Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020669v1</w:t>
+                <w:t xml:space="preserve">hal-05020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Philippon</w:t>
+                <w:t xml:space="preserve">Structural determination of a photoemissive chiral 3D silver(I)-benzenedithiolate coordination polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rukemampunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33th European Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Crystallographic Association, Aug 2022, Versailles, France. pp.e90-e91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322095894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020648v1</w:t>
+                <w:t xml:space="preserve">hal-04413259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Luminescent 1D and 2D d10 Coinage Metal Organic Chalcogenolate Coordination Polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mesbah</w:t>
+                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763284v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nano-sondes thermométriques photoluminescentes : vers une application pour les contacts tribologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIFT 2022 – 33èmes Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020633v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural determination of a photoemissive chiral 3D silver(I)-benzenedithiolate coordination polymer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Luminescent 1D and 2D d10 Coinage Metal Organic Chalcogenolate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Rukemampunzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">S. Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">F. Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th European Crystallographic Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413259v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser generation in liquids of doped nanomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Albaret</w:t>
+                <w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4:Yb3+,Tm3+ nanocrystals by using anhydrous molecular precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UPCONline 2021 3rd Conference on Properties, Design, and Applications of Upconversion Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654926v1</w:t>
+                <w:t xml:space="preserve">hal-03227237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4:Yb3+,Tm3+ nanocrystals by using anhydrous molecular precursors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Guyot</w:t>
+                <w:t xml:space="preserve">Laser generation in liquids of doped nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UPCONline 2021 3rd Conference on Properties, Design, and Applications of Upconversion Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 16th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC50713.2021.9677523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227237v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of photoluminescent lanthanide-doped nano-probes: application to temperature measurement in tribological contacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Philippon</w:t>
+                <w:t xml:space="preserve">On supercavitation around a rectangular body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goncalves da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée C'Nano AURA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, On Line, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Cavitation, CAV2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020611v1</w:t>
+                <w:t xml:space="preserve">hal-03222695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing anhydrous molecular precursors as a strategy to enhance up-conversion efficiency in Ln -3+ doped MM'F (M = Li, Na; M' = Y, Gd)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.-F. Joubert</w:t>
+                <w:t xml:space="preserve">Elaboration of photoluminescent lanthanide-doped nano-probes: application to temperature measurement in tribological contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Challenges in Alternative and Renewable Energy (MCARE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bellevue, United States</w:t>
+              <w:t xml:space="preserve">Journée C'Nano AURA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349246v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On supercavitation around a rectangular body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Colombet</w:t>
+                <w:t xml:space="preserve">Employing anhydrous molecular precursors as a strategy to enhance up-conversion efficiency in Ln -3+ doped MM'F (M = Li, Na; M' = Y, Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Goncalves da Silva</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-F. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Cavitation, CAV2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">Materials Challenges in Alternative and Renewable Energy (MCARE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222695v1</w:t>
+                <w:t xml:space="preserve">hal-03349246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic cavitation radical quantification and localization in microchannels via luminol chemiluminescence</w:t>
               </w:r>
@@ -22766,64 +22766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matevž Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online), ESS-JSS-AOSS, Nov 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22861,64 +22861,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4: Yb+3, Tm+3 nanocrystals by using anhydrous molecular precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22973,90 +22973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of water in hydrodynamic cavitation with controlled dissolved gas in microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23081,90 +23081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoluminescence et chimiluminescence en cavitation hydrodynamique 'sur puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darjan Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23219,90 +23219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent fibers of [Au(SPh)]n for the formation of gold nanoparticles-based composite materials and their application in Surface Enhanced Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledoux G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateeva A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IUPAC Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23340,77 +23340,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor-directed synthesis of upconverting LiYF4:Yb3+, Tm3+ nanoparticles and their composites designed for near infra-red driven photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23452,51 +23452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies and properties of polymeric thiosalicylates of d10 metals (M = Au(I), Ag(I), Cu(I))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillou N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23571,839 +23571,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence based temperature measurements in micro cavitating flow.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photophysical studies of 1D and 2D Au(I)-thiolate coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">µFlu’18, 5th European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry (ICCC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sendai Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074313v1</w:t>
+                <w:t xml:space="preserve">hal-01851349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of hydroxyl radicals formation downstream two-phase cavitating microflows.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavitating flow in microchannels : thermal effects and chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darjan Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ayela</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">µFlu’18, 5th European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GDR MicroNanoFluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074303v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D and 2D Gold(I)-Thiophenolate-based Coordination Polymers, a Rich Palette of Photophysical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Demessence</w:t>
+                <w:t xml:space="preserve">Luminescence based temperature measurements in micro cavitating flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris France</w:t>
+              <w:t xml:space="preserve">µFlu’18, 5th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841040v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D and 2D Gold(I)-Thiophenolate-based Coordination Polymers, a Rich Palette of Photophysical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry (ICCC2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Sendai Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Organic Chalcogenolates (MOCs): 1D and 2D luminescent coordination polymers for optical technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Demessence</w:t>
+                <w:t xml:space="preserve">Direct evidence of hydroxyl radicals formation downstream two-phase cavitating microflows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg France</w:t>
+              <w:t xml:space="preserve">µFlu’18, 5th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817442v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitating flow in microchannels : thermal effects and chemiluminescence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+                <w:t xml:space="preserve">Metal Organic Chalcogenolates (MOCs): 1D and 2D luminescent coordination polymers for optical technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MicroNanoFluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116042v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical studies of 1D and 2D Au(I)-thiolate coordination polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">1D and 2D Gold(I)-Thiophenolate-based Coordination Polymers, a Rich Palette of Photophysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Coordination Chemistry (ICCC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Sendai Japan</w:t>
+              <w:t xml:space="preserve">Gold 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851349v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent M(I) (M = Au, Ag) Thiophenolate Coordination Polymers: Structures / Properties Relationships</w:t>
               </w:r>
@@ -24415,51 +24415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24508,596 +24508,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Gold(I)-Thiophenolate Coordination Polymers as Phase Change Materials and Precursors for the Formation of Multifunctional Nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Guillou</w:t>
+                <w:t xml:space="preserve">Fluorescence based measurements of thermodynamic parameters in cavitating flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darjan Podbevšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Monge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Mahmoud Ould-Metiddji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Luminescence - ICL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, João Pessoa, Paraíba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501587v1</w:t>
+                <w:t xml:space="preserve">hal-02115407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and photophysical studies of lamellar M(I)-thiophenolate coordination polymers (M = Au, Ag, Cu)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Luminescent Gold(I)-Thiophenolate Coordination Polymers as Phase Change Materials and Precursors for the Formation of Multifunctional Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM CONCOORD 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Forges-les Eaux France</w:t>
+              <w:t xml:space="preserve">ACS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522575v1</w:t>
+                <w:t xml:space="preserve">hal-01501587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence multiple et intrinsèque de polymères de coordination de thiolates de cuivre et d’or, [M(SR)]n, un potentiel pour la thermométrie optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Structural and photophysical studies of lamellar M(I)-thiophenolate coordination polymers (M = Au, Ag, Cu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Podbevšek D.</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe français des luminophores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">GECOM CONCOORD 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Forges-les Eaux France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635751v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence based measurements of thermodynamic parameters in cavitating flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Demessence</w:t>
+                <w:t xml:space="preserve">Luminescence multiple et intrinsèque de polymères de coordination de thiolates de cuivre et d’or, [M(SR)]n, un potentiel pour la thermométrie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ledoux G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Ould-Metiddji</w:t>
+                <w:t xml:space="preserve">Dujardin C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podbevšek D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Luminescence - ICL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, João Pessoa, Paraíba, Brazil</w:t>
+              <w:t xml:space="preserve">Réunion du groupe français des luminophores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115407v1</w:t>
+                <w:t xml:space="preserve">hal-01635751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Gold(I)-Thiophenolate Coordination Polymers as Phase Change Materials and Precursors for the Formation of Multifunctional Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25152,90 +25152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent gold(I)-thiophenolate coordination polymers as phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Horike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Molecular Technology Workshop : Energy and Electron Transfers in Molecular Engineered Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
@@ -25264,103 +25264,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation structure – propriétés photophysiques de polymères de coordination de thiolates d'or cristallins et amorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et Matière 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
@@ -25549,77 +25549,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
@@ -25648,103 +25648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared driven photocatalysis by novel up-converting TiO2@NaGdF4:Yb3+,Tm3+ core/shell nano-composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journée Sol-Gel Rhône-Alpes Auvergne (JSGRAA11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, saint etienne, France</w:t>
@@ -25786,90 +25786,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth study of the solid-state crystallization of a luminescent gold-thiolate coordination polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEFTA 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
@@ -25924,77 +25924,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castelluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Coordination Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Singapour, Indonesia</w:t>
@@ -26036,51 +26036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent nanoparticles as temperature probes in complex microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26148,90 +26148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared driven photocatalysis by novel up-converting TiO2@NaGdF4:Yb3+,Tm3+ core/shell nano-composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26273,90 +26273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single source precursors for heterometallic fluoride nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society 247th National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26407,77 +26407,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2014 SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26502,90 +26502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel heterometal-organic complexes as facile single source precursors for mixed-metal fluoride and -oxide nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée CCRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26610,103 +26610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host size effects on optical properties of rare earth and transition metal doped materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Leconte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Fall Meeting (E-MRS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Varsovie, Poland</w:t>
@@ -26735,90 +26735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of multi-exponential photoluminescence decay of indirect gap semiconductor nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26873,51 +26873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les complexes du difluorure de dibenzoylméthanotobore avec des composés aromatiques revisités : Etude de leur formation en solution et dans des matrices nanoporeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-T. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26968,103 +26968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence decay dynamics of non-interacting silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huisken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27160,51 +27160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27246,103 +27246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous to Crystalline to Crystalline: Structural Polymorphism in [Au(SEtPh)]n Coordination Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French-German Symposium in Luminescent Materials and Main Group Elements Ligands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Regensburg, Germany</w:t>
@@ -27371,103 +27371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and photophysical properties of a series of new 1D d 10 Coinage Metal Organic Chalcogenolates (MOCs): [M(o-SPhCO2H)]n (M = Cu, Ag, Au)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international symposium on porous organic polymers (POPs2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
@@ -27535,51 +27535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27621,103 +27621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and photophysical studies of Au(I)-thiolate coordination polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Podbevsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Printemps de la SCF-RA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t>
@@ -27772,77 +27772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de la FST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
@@ -27897,120 +27897,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCORD 2015 (Groupe d’Etude de Chimie Organométallique et Concertation en Chimie de Coordination)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sainte Foy lès Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de la SCF en Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383836v1</w:t>
+                <w:t xml:space="preserve">hal-01383839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold(I)-thiophenolate coordination polymer with luminescence switch upon thermally-induced solid-state amorphous-to-crystalline phase transition</w:t>
               </w:r>
@@ -28022,150 +28022,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la SCF en Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">GECOM-CONCORD 2015 (Groupe d’Etude de Chimie Organométallique et Concertation en Chimie de Coordination)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sainte Foy lès Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383839v1</w:t>
+                <w:t xml:space="preserve">hal-01383836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence switching upon thermally-induced solid-state amorphous-to-crystalline phase transition in gold(I)-thiophenolate coordination polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28304,51 +28304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic and Electronic Properties of Fluoride Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.35-63, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28557,51 +28557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51BBCD84"/>
+    <w:nsid w:val="BAB81334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28788,51 +28788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ledoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-1285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135604931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7985-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Grange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC04437E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kononets" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2025.117599" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02234G" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien El Hajj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence BOIS" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Colombo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301800" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l de San Feliciano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zeyu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin Khan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c01958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek H&#225;jek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Jar&#253;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Hub&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dominec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hospodkov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/acda62" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00626c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03632-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Mili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hsine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mlika" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2022.115040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02218H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb00537b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106685" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darjan Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Dular" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cornier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2021.100322" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Reita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2021.413622" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105370" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC01706J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka Ndaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj03833d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Fessi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Nsib" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01929" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harikumar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab704d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869528v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Gahlot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deobrat Singh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Kumar Panda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00758" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Havl&#225;k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;rta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buryi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0112001JSS" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00223e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990323v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Veselska" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melizi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Podbevsek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01257" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03039294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Huang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dohnalova Newell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101408" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hospodkova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pangrac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hub&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oswald" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116123v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuldova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116594v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kuldov&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Oswald" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Pangr&#225;c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01830h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700464" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935750v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.01.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694287v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Jary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Havl&#225;k" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rejman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Byst&#345;icky" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231801jss" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764052v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03090" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fateeva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06815h" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116696v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.08.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Veselska" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Okhrimenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbevsek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ledoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc03605a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116832v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984908" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Cherief" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc10448c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942389" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151735v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128805v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Doan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506598t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Belsky" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07444k" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayadi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhang Fang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra20781a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mossaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1648-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Okhrimenko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00119f" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201402347" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL4KVDN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149280v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501963y" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116700v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Misiak" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.07.013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50605c" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4077189" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935721v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano Mu&#241;oz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043016" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725788v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce25120e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725763v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101363" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDQ15FG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700197v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Joubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11070e" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Chizhik" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chizhik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.003200" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673719v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658810" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116840v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorice Samuel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mancini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0129-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z23DBP55-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mancini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109387e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495165v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921474g" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHZJMRFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116947v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gontier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475788" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116942v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkhenh Hovsepyan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kamenskikh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035696" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116836v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3452358" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035697" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384543v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/44/445605" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116846v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meigui Ou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mutelet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bazzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.01.062" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2C85GHJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431083v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903576a" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WD8CQ98X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Chenus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.035" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69JDWDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433934v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faure" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/48/485103" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZW338NQJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116848v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebihan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.113405" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474618v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Swamy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8010376" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H958G5TX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474617v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b809964b" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3ZFTQ81Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434109v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Lu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434128v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144200v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415121v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.128.157" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288267v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288270v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127844v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235318" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137849v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheng" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137472v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Cheng" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghao Chen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Yang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162701" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436146v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116851v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazzal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duchamp" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.041" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPCSN16H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092072v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083552v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Truong" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600710b" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436171v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436152v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Cheng" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436804v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazzi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bridot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436803v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Flores-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.10.029" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116853v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kamenskikh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guerassimova" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/014" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436783v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flores-Gonzalez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474476v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085061v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colder" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huisken" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/3/L01" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q7RZL1NC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116855v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756690" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116631v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Flores" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.10.031" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVP501N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058617v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1669073" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2004.03.011" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MWZTN3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085099v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1652245" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291322v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400299" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474486v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabane" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Debouttiere" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144215v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Tran-Thi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Truong" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094578v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colangeli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Brucato" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabian" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-002-0017-x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BKNJ7CP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116880v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexandrescu" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crunteanu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morjan" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morjan" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rohmund" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(02)00158-5" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNG707P7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095454v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmeister" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cichos" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/310" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058619v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1538344" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058622v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00643-8" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV23M71-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116912v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Kamenskikh" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerassimova" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00133-2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X95NSLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116877v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohmund" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Morjan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1469013" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116907v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gong" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cichos" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00466-0" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40VBL6K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144216v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porterat" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1461064" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144424v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200290021" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K1T5W4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144452v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1485302" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116885v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Gong" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Huisken" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426273" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144706v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011136" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116900v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillois" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00235-4" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C76C19D9A60ABFBE02EF2E1770862765DB37A27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116744v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116863v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/312199" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541113v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116890v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Laguna" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Paillard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ehbrecht" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(98)00102-1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCBJ9PRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116904v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nenner" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Papoular" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A800068I" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-989PS3V1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116954v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227725v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayour" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. A. Rahim" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux G." TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier C." TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708556v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Rahim Y." TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649147v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaidya" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189431v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Salem" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux," TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763284v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawila" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413259v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdallah" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rukemampunzi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095894" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654926v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Chemin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677523" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222695v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848609v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356878v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848534v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187601v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateeva A." TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712462v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou N." TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podbev&#353;ek D." TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohara Y." TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074313v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074303v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841040v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851351v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817442v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116042v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851349v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413218v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501587v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522575v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635751v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujardin C." TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115407v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ould-Metiddji" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559050v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615179v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Salomon" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Horike" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635750v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289060v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hospodkova" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pangrac" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kuldova" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nikl" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Pacherova" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2244786" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110695v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136056v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112155v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058112v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castelluci" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151744v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108746v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957285v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057878v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilloux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468302v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dani&#232;le" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101152v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127919v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088468v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088286v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413340v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Vaidya" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281265v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281259v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413309v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541407v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383840v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383836v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383839v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165540v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko L." TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M." TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116950v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Joubert" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442674v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ledoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-1285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135604931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7985-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Grange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC04437E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Micova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kosutova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Cavojsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Artemenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Remes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19030609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kononets" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2025.117599" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02234G" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien El Hajj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l de San Feliciano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115437" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence BOIS" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Colombo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301800" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zeyu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin Khan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c01958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02218H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb00537b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek H&#225;jek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Jar&#253;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Hub&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dominec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hospodkov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/acda62" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00626c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03632-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905050v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Mili" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hsine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mlika" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2022.115040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Laure Ornis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nebois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106685" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darjan Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matev&#382; Dular" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cornier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2021.100322" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03466" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105370" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dantelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Reita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2021.413622" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Daniel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC01706J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Fessi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Nsib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01929" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka Ndaya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj03833d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harikumar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab704d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869528v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Gahlot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deobrat Singh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Kumar Panda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00758" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03039294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Huang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dohnalova Newell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101408" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00223e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990323v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Veselska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melizi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Podbevsek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01257" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Havl&#225;k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;rta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buryi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0112001JSS" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116123v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hub&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hospodkova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oswald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuldova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pangrac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116685v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116594v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kuldov&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Oswald" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Pangr&#225;c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01830h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116692v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700464" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694287v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t&#283;zslav Jary" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Havl&#225;k" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rejman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Byst&#345;icky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231801jss" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935750v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.01.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764052v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03090" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625644v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Veselska" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Okhrimenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbevsek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ledoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc03605a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fateeva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06815h" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116696v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.08.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116832v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984908" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Cherief" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942389" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc10448c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673976v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05829" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128805v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Doan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506598t" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265751v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhang Fang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra20781a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116699v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Belsky" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07444k" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mossaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1648-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Okhrimenko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00119f" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814319v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53748j" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149280v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501963y" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148926v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201402347" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL4KVDN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116700v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Misiak" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.07.013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50605c" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932980v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/16/165703" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4077189" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935721v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano Mu&#241;oz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043016" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725788v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce25120e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700197v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Joubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11070e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725763v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101363" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDQ15FG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737888v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/30/305706" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Chizhik" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chizhik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.003200" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116840v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorice Samuel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mancini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0129-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z23DBP55-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673719v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658810" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mancini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109387e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495165v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921474g" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QHZJMRFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116841v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bihan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100203f" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116843v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115304" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116836v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abler" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3452358" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116942v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkhenh Hovsepyan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kamenskikh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035696" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116947v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turk" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reverdin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gontier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475788" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035697" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384543v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/44/445605" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306356v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/1/015603" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431083v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903576a" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WD8CQ98X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116846v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meigui Ou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mutelet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bazzi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.01.062" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2C85GHJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116938v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.099" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV6D95T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Chenus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.035" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69JDWDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433934v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faure" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/48/485103" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZW338NQJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116848v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebihan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.113405" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474618v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Swamy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8010376" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H958G5TX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474617v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b809964b" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3ZFTQ81Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116927v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.280" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BS64Q2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434128v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Lu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312775v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144200v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415121v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.128.157" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288267v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288270v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116851v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazzal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duchamp" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.041" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPCSN16H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092072v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillois" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.235318" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137472v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Cheng" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghao Chen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Yang" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162701" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436146v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116928v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leluyer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.054" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K85GZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137849v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheng" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127844v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436234v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Bernstein" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2390693" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083552v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Truong" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600710b" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436171v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436152v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Cheng" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436804v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazzi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bridot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116853v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kamenskikh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guerassimova" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/36/014" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436803v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Flores-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.10.029" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436783v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flores-Gonzalez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141292v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernstein" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00104-y" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8W97FNSZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116855v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756690" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116631v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Flores" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.10.031" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVP501N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058617v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huisken" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1669073" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474476v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085061v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colder" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillois" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/3/L01" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q7RZL1NC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2004.03.011" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MWZTN3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085099v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1652245" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291322v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400299" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474486v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabane" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Debouttiere" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144215v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Tran-Thi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Truong" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116880v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexandrescu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crunteanu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morjan" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morjan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rohmund" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4495(02)00158-5" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNG707P7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095454v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmeister" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cichos" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/310" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094578v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colangeli" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Brucato" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabian" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-002-0017-x" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BKNJ7CP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058619v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1538344" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058622v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00643-8" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXV23M71-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116912v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Kamenskikh" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerassimova" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00133-2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X95NSLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116877v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohmund" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Morjan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1469013" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116907v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gong" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cichos" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00466-0" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40VBL6K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144216v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porterat" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1461064" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144424v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200290021" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K1T5W4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144452v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1485302" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116885v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Gong" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Huisken" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1426273" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144706v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kohn" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011136" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116900v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillois" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00235-4" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C76C19D9A60ABFBE02EF2E1770862765DB37A27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116744v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116863v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/312199" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541113v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116890v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Laguna" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Paillard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ehbrecht" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(98)00102-1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCBJ9PRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116904v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nenner" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Papoular" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A800068I" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-989PS3V1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116954v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227725v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayour" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. A. Rahim" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux G." TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier C." TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708556v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Rahim Y." TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649147v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaidya" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189431v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Salem" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux," TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413259v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdallah" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rukemampunzi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095894" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763284v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawila" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654926v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Chemin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Laurens" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC50713.2021.9677523" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222695v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848609v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356878v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848534v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187601v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateeva A." TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712462v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou N." TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podbev&#353;ek D." TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohara Y." TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851349v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116042v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074313v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851351v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074303v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817442v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841040v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413218v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Podbev&#353;ek" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115407v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ould-Metiddji" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501587v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522575v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635751v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujardin C." TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559050v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615179v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Salomon" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Horike" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635750v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289060v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hospodkova" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pangrac" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Kuldova" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nikl" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Pacherova" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2244786" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110695v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136056v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112155v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058112v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castelluci" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151744v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108746v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957285v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057878v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilloux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468302v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dani&#232;le" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101152v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127919v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088468v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088286v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413340v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Vaidya" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281265v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281259v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413309v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541407v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383840v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383839v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383836v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165540v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko L." TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M." TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116950v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Joubert" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442674v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>