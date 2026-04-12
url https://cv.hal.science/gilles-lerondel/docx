--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GILLES LERONDEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving stable LaVO₃ without a reducing atmosphere: Zn/Sb doping toward non-halide perovskite photoconductive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Elgargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Alhussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1050, pp.185495. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.185495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Sb-Doped SrSnO3 transparent conductive oxide via sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Elgargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Alhussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.114487. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Silicon Surfaces with Enhanced Mechanical Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sarieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Junior Talla Kontchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (15), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202500241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hybrid nanostructured chemiresistive sensing platform for low-temperature trace hydrogen detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulshan Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 422, pp.136621. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2024.136621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging mixed electronic-ionic conductivity in double perovskite (La2/3Sr1/3)2(Sn1/3Fe1/3Cu1/3)2O6-δ: Phase transitions, structural, optical and dielectric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Elgargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Raies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Alhussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1010, pp.177543. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D, 2D, and 3D Micropatterning of ZnO Nanoparticles and Nanorod by Two‐Photon Polymerization and Surface Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Ghabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kostcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202401464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cost-effective black silicon fabrication techniques and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Soueiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sarieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Alhussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4738-4761. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR06087F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Functionalization with Polymer Membrane or SEIRA Interface to Improve the Sensitivity of Chalcogenide-Based Infrared Sensors Dedicated to the Detection of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (51), pp.47840-47850. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c05502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective separation of plastic LED lamp components using electrodynamic fragmentation for material recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Houset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2022.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Copper-Based Biochips with Alumina for Biosensing Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Niberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios12121132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic defects as the limiting factor in the direct transmission of nanocoatings obtained through self‐assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Select</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nano.202000095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vacuum annealing on the structural and optical properties of sputtered Cu4O3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Radjehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Lamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02670844.2020.1753397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical density of states near planar ENZ materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestre Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Battie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3593-3596. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.392017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive index mediated plasmon hybridization in an array of aluminium nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Muravitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Movsesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.6394-6402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile, wafer-scale compatible growth of ZnO nanowires via chemical bath deposition: assessment of zinc ion contribution and other limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Elena Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (11), pp.5288-5295. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0na00434k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant defect emission enhancement from ZnO nanowires through desulfurization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schwartzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the growth time effect on the structural, morphological and electrical characteristics of ZnO/p-Si heterojunction diodes grown by sol-gel assisted chemical bath deposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afif Fouzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejeh Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 771, pp.448-455. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of light transmission through nanowires arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pauporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 675, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the enhancement of defect related visible emission in annealed ZnO micropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (14), pp.145104. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5111184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic mirror metasurface based on the in-phase excitation of magnetic dipole and electric quadrupole resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Karen González-Alcalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel G. Mandujano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (24), pp.243103. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5085749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Retention Options in Circular Economy: Issues and Challenges of LED Lamp Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Mizanur M Mizanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (17), pp.4723. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11174723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of structural, morphological, optical and electrical properties of double-doping Lanthanum ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatman Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.3349-3358. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-018-00608-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Nanoimaging of All-Semiconductor Plasmonic Gratings Using Photoinduced Force and Scattering Type Nanoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekoué Athos Dogbe Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.4352-4359. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between confined phonons and photons in periodic silicon resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Iskandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.094308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet, blue, and green InGaN-based light-emitting diodes functionalized with ZnO nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mun Seok Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 708, pp.612 - 618. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Versatile High Aspect Ratio Nanostructuring via Zinc Oxide Masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (9), pp.1700107. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Freestanding Two-dimensional Transition Metal Dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seok Joon Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (18), pp.1700308. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201700308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium gallium nitride-based ultraviolet, blue, and green light-emitting diodes functionalized with shallow periodic hole patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mun Seok Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45726. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing research focus in end-of-life management of light-emitting diode (LED) lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.256-258. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and self-assembly of dumbbell shaped ZnO sub-micron structures using low temperature chemical bath deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.U. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2015.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of ZnO submicron dumbbells into perfect hexagonal tubular structures using CBD: a post treatment route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Borade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhas Jejurikar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.025602. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/2/025602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal–Insulator–Semiconductor Diode Consisting of Two-Dimensional Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungho Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Jun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.1858-1862. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Holographic Patterning of ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (11), pp.1787-1792. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201504870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the phonon spectrum of bulk Si through surface nanostructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Iskandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (9), pp.095106. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multifunctional heterostructured materials: ZnO nanowires growth on mesoscale periodically patterned Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (7-9), pp.421-424. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201510295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of Optical Field Phase Carving in the Vicinity of Plasmonic Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gogol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (7), pp.4014-4018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier localization in In-rich InGaN/GaN multiple quantum wells for green light-emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Jun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hee Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Kyung Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep09373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics: Energy Transfer towards Enhanced Luminescent Chemosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1682-1703. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8041682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor–Insulator–Semiconductor Diode Consisting of Monolayer MoS 2 , h-BN, and GaN Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungho Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Jun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.10032-10038. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and characterization of Sn, Al co-doped zinc oxide thin films prepared by sol–gel dip-coating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-I Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao-Chia Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Chie Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 570, pp.516-526. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2014.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced stimulated emission in ZnO thin films using microdisk top-down structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (18), pp.181104. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4875744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Hybrid Cavity-Channel Structure for Tunable Narrow-Band Optical Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Lun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1979-1982. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2344011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Pump Photon Recycling via Gain-Assisted Waveguiding Energy Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.246 - 253. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ph4001179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01825676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology assisted self-organization of colloidal nanoparticles: application to 2D large-scale nanomastering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1203-1209. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.5.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the optical properties of nanostructures through fast numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials Xi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9161, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2061042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly crystalline urchin-like structures made of ultra-thin zinc oxide nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (88), pp.47234-47239. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra06327a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled Titanium Calcium Oxide Nanopatterns as versatile Reactive Nanomasks for Dry Etching Lithographic Transfer with High Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Faustini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenna L. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.984-990. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2NR33341D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of Ohmic and Schottky-behaving contacts of a single ZnO nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (41), pp.415202. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/41/415202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing temperature and environment effects on ZnO nanocrystals embedded in SiO2: a photoluminescence and TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kantisara Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vinh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-8-517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide-coupled nanowire as an optical antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2347-2355. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO as effective luminescent sensing materials for nitroaromatic derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (19), pp.9176. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr02416d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05494535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated emission from ZnO thin films with high optical gain and low loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sattar Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (17), pp.171105. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4803081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic contact on single ZnO nanowires grown by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201200984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO as an effective fluorescence sensor for nitroaromatic derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials Xi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01791239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of near-field dipolar interactions involved in a metal nanoparticle chain waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl304164y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky mode analysis of luminescent thin films: The case of ZnO on sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (6), pp.063112. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Micro-Pores Including Nano-Pores on n-Si (100) Coated with Sparse Ag Under Dark Etching in 1.0 M NH4F Containing 5.0 M H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.6846-6858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Wet Etching of n-Si (100) Coated with Sparse Ag-Particles in Aqueous NH4F with the Aid of H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.2947-2964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis and near-field observation of strong coupling between plasmonic nanogap and silicon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (23), pp.231109. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4725511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single metafilm effective medium behavior in optical domain: Maxwell-Garnett approximation and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.901-906. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an analytical model of Si-ring resonators for designing a 1 × 8 multiplexer in SCISSOR configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (12-13), pp.541-547. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-012-9575-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of PT symmetric devices using plasmonics: principle and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloyse Degiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.18004-18019. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.018004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO Nanowires, Nanotubes, and Complex Hierarchical Structures Obtained by Electrochemical Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Yun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (5), pp.728-732. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-011-1530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order symmetry interference lithography based nanoimprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Sondergard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109, pp.016104. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3530729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional displacement measurement by quasi-common-optical-path heterodyne grating interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Lin Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyh-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju-Yi Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (10), pp.9770. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.009770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency White Luminescence of Alumina doped ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Yu Grachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Sondergard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131 (12), pp.2646-2651. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne grating interferometer based on a quasi-common-optical-path configuration for a two-degrees-of-freedom straightness measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju-Yi Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Lin Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Pei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.1272. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.001272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth studies and optical properties of Zn1−xCdxO films grown by metal-organic chemical-vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (3), pp.03A114. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3567960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguiding-assisted random lasing in epitaxial ZnO thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hosseini Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (26), pp.261109. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3527087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-common-optical-path heterodyne grating interferometer for displacement measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. T. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (11), pp.115304. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/11/115304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of ultrathin film emission using a waveguiding active layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (12), pp.123111. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3524537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional near-field sampling spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (19), pp.3303. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.003303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient directional coupling between silicon and copper plasmonic nanoslot waveguides: toward metal− oxide− silicon nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.2922-2926. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl101065q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-space observation of spectral degeneracy breaking in a waveguide-coupled disk microresonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3168-3170. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.003168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale scanning probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.086101. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3473935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-Electrochemical Reduction of Carbon Dioxide on the Self-organized TiO2 Nanotube Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chie Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (24), pp.123-134. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3316120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale light focusing with high cavity-enhanced output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (8), pp.084308. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged near-field optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.044913. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3200953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry–Pérot-type enhancement in plasmonic visible nanosource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (5), pp.051105. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3039075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced light coupling in sub-wavelength single-mode silicon on insulator waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (9), pp.6939. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.006939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a compact static Fourier transform spectrometer in integrated optics based on a leaky loop structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.184. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards routine near-field optical characterization of silicon-based photonic structures: An optical mode analysis in integrated waveguides by transmission AFM-based SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (6), pp.1130-1134. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self assembly drives quantum dot photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Viste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.311. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10895-008-0417-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Lasing Modes of 1.3-&amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;$\mu$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt;m Highly Strained InGaAs&#x2013;GaAs Quantum-Well Oxide-Confined VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pougeoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (6), pp.377-379. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.2012170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range plasmon resonators probed by photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Korczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.935. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl080053v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field polarization effects in molecular motion induced photochemical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (11), pp.4111. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp7096263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of optical emission in the high intensity pumping regime of top-down ZnO nanostructures and thin films grown on c-sapphire substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (9), pp.3095-3097. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200779298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the plasmon resonance of single metal nanoparticles by near-field anisotropic nanoscale photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229 (3), pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field investigation of porous silicon photoluminescence modification after oxidation in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229 (3), pp.469-474. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.01930.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of chemical molecules with integrated plasmonic glass nanotips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 602 (16), pp.L119-L122. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2008.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase sensitive optical near-field mapping using frequency-shifted laser optical feedback interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (16), pp.11718. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.011718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of metal nanoparticles as probed by photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (8), pp.083518. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2719282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-sensitive printing of surface plasmon interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (7), pp.4238. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.004238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-scale stationary-wave integrated Fourier-transform spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.473 - 478. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2007.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft photo structuring of porous silicon in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 204 (5), pp.1276-1280. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200674307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the realization of microscopic grids for local strain measurement by direct interferometric photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.1131-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged atomic force microscopy scanning scope: Novel sample-holder device with millimeter range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.095107. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2773623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking of the plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.107402/1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field localization and enhanced Second-Harmonic Generation in silicon-based microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Descrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (7), pp.4159. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.004159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO homoepitaxy on the O polar face of hydrothermal and melt-growth substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hosseini Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Largeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-007-3975-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 204 (5), pp.1507-1511. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200674404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local complex reflectivity in optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (7), </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.075414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue- and red-emitting phosphor nanoparticles embedded in a porous matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 503 (1-2), pp.190-195. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2005.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apertureless scanning near-field optical microscopy: a comparison between homodyne and heterodyne approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Wiederrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Hui Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (5), pp.823. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.23.000823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Photochemical Imaging of Noble Metal Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.615. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl047956i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Interactions in Plasmonic Nanoparticle Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Seo Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Wiederrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (8), pp.3195-3198. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in a porous silicon waveguide: an optical modes analysis in near-field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 202 (8), pp.1417-1421. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200461118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoresponsive polymers for topographic simulation of the optical near-field of a nanometer sized gold tip in a highly focused laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (10), pp.3619. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPEX.13.003619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne detection of guided waves using a scattering-type Scanning Near-Field Optical Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (14), pp.5553. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPEX.13.005553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Plasmon Characteristics of Tunable Photoluminescence in Single Gold Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (26), </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.267405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europium-doped yttrium silicate nanoparticles embedded in a porous SiO 2 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (11), pp.1549-1553. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/15/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apertureless near field optical microscopy: a contribution to the understanding of the signal detected in the presence of a background field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 230 (4-6), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2003.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical patterning and structuring based on local-field enhancement at the extremity of a metal tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 362 (1817), pp.821-842. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2003.1349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling semiconductor lasers into single-mode optical fibers by use of tips grown by photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslame Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (17), pp.1971. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.001971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing photonic and optoelectronic structures by Apertureless Scanning Near-Field Optical Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy Research and Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (5-6), pp.441-452. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jemt.20102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Nanophotolithography in Atomic Force Microscopy Contact Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ruymantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (10), pp.3780-3791. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma035437g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and tuning of high quality porous silicon microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197 (2), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200306517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SERS-active substrates for near-field Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 139 (3), pp.621-624. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(03)00276-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apertureless near-field optical microscopy: A study of the local tip field enhancement using photosensitive azobenzene-containing films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekhra H’dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (3), pp.2060-2072. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1585117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apertureless scanning near-field optical microscopy for ion exchange channel waveguide characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 209 (3), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2818.2003.01106.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-silicon omnidirectional mirrors based on one-dimensional photonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82 (19), pp.3227-3229. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1574403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the interferometric effect of the background light in apertureless scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (10), pp.2117. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.002117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-patterning photosensitive polymers using local field enhancement at the end of apertureless SNOM tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 209 (3), pp.214-222. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2818.2003.01123.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order self-organized pattern of terbium–scandium–aluminum garnet and terbium–scandium perovskite eutectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dmytruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kagamitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (12), pp.9731. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1479752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of VUV laser harmonic radiation to the measurement of porous silicon dielectric function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Lisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maddalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (5), pp.611-620. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0143-8166(01)00136-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Properties of Oxidized Porous Silicon Layers Activated by Zn[sub 2]SiO[sub 4]:Mn[sup 2+]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (4), pp.G251. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.1456537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of porous silicon layers using Zn2SiO4:Mn2+ phosphor particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 96 (2-4), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2313(01)00228-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-lithography for 2{D} optical microstructures in porous silicon: application to nucleation of macropores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Setzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romestain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 186 (1-4), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00692-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Co Cluster Deposition on Naturally and Artificially Patterned Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Liang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Hihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Sumiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takafumi Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (Part 1, No. 9), pp.5726-5729. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.41.5726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of luminescent Zn2SiO4:Mn2+ particles inside oxidized porous silicon: emergence of yellow luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 237-239, pp.869-873. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02041-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microcavities with subnanometer linewidths based on porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (26), pp.4895-4897. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1531226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the dielectric function of porous silicon by high-order laser-harmonic radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Lisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maddalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73 (6), pp.737-740. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003390100908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline Zn 2 SiO 4 :Mn 2+ grown in oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.547-551. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/12/4/335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optics: Direct observation of the field enhancement below an apertureless probe using a photosensitive polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekhra H’dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (24), pp.4019-4021. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1425083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction and reflectometry studies of porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Setzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 248, pp.101-103. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00211-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous silicon anisotropy investigated by guided light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romestain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 297 (1-2), pp.245 - 249. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(96)09483-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Porous Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghenadii Korotcenkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Silicon: From Formation to Application: Formation and Properties, Volume One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.291-304, 2016, 9780429076503. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19342-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication for Plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.269-316, 2012, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28079-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in near-field Optical molecular structuring and manipulation based on the use of localized surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-optics and Near-field Optical Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artech House, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical molecular structuring and manipulation based on the use of localized surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Zayats and D. Richards. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Optics and Near-Field Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artech House Publishers, chapitre 14, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Optical Molecular Structuring and Manipulation Based on the Use of Localized Surface Plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Optics and Near Field Optical Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTECH HOUSE, INC, chapitre 14, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonics: From Basics to Advanced Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maystre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aizpurua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hillenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Enoch, Nicolas Bonod. Springer, pp.321, 2012, Optical Sciences, Claus E. Ascheron, 978-3-642-28078-8. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (276)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage durable : du développement de matériaux eco-friendly au recyclage de la technologie actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Houset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological solutions for the recovery of a LED lighting component at the end of the cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Houset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recycling and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Washington D.C,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Multifunctional Photonic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ST WINTER SCHOOL ON ADVANCED MATERIALS, METROLOGY AND STANDARDISATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Claviere, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical nanophotonics: From enhanced optical response to integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium towards the Future of Advanced Researches - Joint international workshops on Advanced Nanovision Science, Advanced Green Science, Promotion of Global Young Researchers on the basis of Interdisciplinary Domain Researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Shizuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO as a platform for quantum photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxide-based Materials and Devices X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.95, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2522606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un capteur spectroscopique intégré pour le moyen infrarouge par onde évanescente exaltée par les effets de plasmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque éclairage déjà 10 ans et dans 10 ans : Place de la LED aujourd’hui, intérêts et évolutions, séminaire d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque sur les nouvelles technologies de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer structures based on porous silicon for photonic applications in the mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Azuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Porous Semiconductors - Science and Technology 2018 Conference (PSST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated freestanding 2D Transition Metal Dichalcogenites and first application to photodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, KAIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Infra-Red wire grid Polarizer fabrication by metal angled-deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sania Chibly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmonica2018 The 6th whorshop on plamonics and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light management in scintillator crystals: a multi-scale computational study (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestre Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.14, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2324143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Infra-Red wire grid Polarizer fabrication by metal angled-deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sania Chibly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO15 The 15th International Conference on near-field optics, nanophotonics &amp; related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant green emission enhancement of ZnO through desulfurization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schwartzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2323373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated freestanding 2D Transition Metal Dichalcogenites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSA 2018, The 19th International Symposium on the Physics of Semicondctors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical, large scale and well-ordered ZnO structures grown by chemical routes : From urchins to pine-tree like structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution grown highly crystalline large scale and well-ordered multifunctional ZnO nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IUMRS International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Freestanding Two-dimensional Transition Metal Dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seok Joon Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration contrôllée à grande échelle : surfaces et films minces associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TroyesNancyStrasbourg : projets communs en science des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated freestanding two-dimensional transition metal dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.27, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2279616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonique multifonctionnelle: nanostructuration contrôlée à grande échelle, surfaces et films minces associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité, Saint Gobain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and Cost Assessment in Recycling of End-of-life LED Bulbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Mizanur M Mizanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th biennial conference of the International Society for Industrial Ecology (ISIE) and the 25th annual conference of the International Symposium on Sustainable Systems and Technology (ISSST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring for the integration of Freestanding 2D Transitions Metal Dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, KAIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO as a multifunctional photonic material: emphasis on enhanced optical properties and controllable nanostructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference &amp; Expo on Advanced Ceramics &amp; Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Insulator-Semiconductor Diode consisting of Two-dimensional Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munseok Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOP2016 Nanophotonics and Micro/Nano Optics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Freestanding Transition Metal Dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOP2016 Nanophotonics and Micro/Nano Optics International Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithographically patterned silicon nanostructure towards optical gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijal Kottukkal Bahuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chuburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOP2016 Nanophotonics and Micro/Nano Optics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional (ZnO based) UV nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Light-Matter Interactions Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO top-down structuring for UV photonic applications (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Diego, United States. pp.30, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2238154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Multi)functional oxide based photonics: example of ZnO and nanofabrication issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national GDR oxyfun 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Structuring of multifunctional Zinc Oxide using holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOP2016 Nanophotonics and Micro/Nano Optics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khlopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference "Science of the Future 2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier localization in In-rich InGaN/GaN multiple quantum wells for green light-emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Jun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hee Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Kyung Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics, Nanophotonic Materials XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonique silicium : comment et pourquoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced stimulated emission in ZnO thin films by using top-down structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sattar Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on II-VI compounds and related materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient excitonic emission of CBD grown ZnO micropods (Presentation Recording)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Oct 2015, San Diego, United States. pp.95450D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale sub-100 nm 2D nanostructuring obtained by nanosphere lithography combined with metal evaporation and reactive ion etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Faustini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE215 4èmes Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution grown, highly crystalline ZnO micropods as efficient excitonic emitting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015, Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced large scale colloidal lithography for sub-100 nm direct and indirect structuring: application to silicon and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Faustini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech connect World Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO based UV photonics and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Oxydes Conducteurs Transparents et X-Chromes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optical technique for stars patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE2015 4èmes journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ZnO stimulated emission based UV photonics and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, KAIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale well-ordered, periodically patterned multifunctional ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International conference on II-VI compounds and related materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie LASER LOFI (Laser Optical Feedback Interferometry) en microscopie optique de champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hotel de la foret d'Orient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced luminescence excitation via efficient optical energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95450J, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2190818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ZnO stimulated emission based UV photonics and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsattar Gadalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards practical light confinement at nanoscale: from Silicon nanophotonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar, KAIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics: Plasmonics and hybrid integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Conference on Optoelectronic and Microelectronic Materials &amp; Devices (COMMAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Perth, Australia. pp.234-236, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMMAD.2014.7038699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial thin film based UV photonics: Enhancing ZnO stimulated emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsattar Gadalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Practical Large Scale Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machining, Materials and Mechanical Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin urchin-like ZnO NWs: A morphological and an optical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Crystalline Urchin-like ordered arrays of Ultra-thin Zinc Oxide Nanowires : Towards Solar Cell fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics, California, 17-21 August 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optics and NanoTechnology: Training and Research programs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, 10th anniversary of Engeneering Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided wave metamaterial configurations for application in the near IR domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics (METAMATERIALS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Talence, France. pp.271-273, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetaMaterials.2013.6809023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field interactions involved in gold nanoparticles chain fed by a silicon waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EOS Topical Meeting on Optics at the Nanoscale (ONS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultracompact metamaterials-based polarization converter for photonics at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-dielectric metamaterials for guided wave optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André De Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86270Y, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2003063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical NanoPhotonics: From near field based Si photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, CRN2, University of Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Photonics: From near field based Si photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar, Institute for Basic Science, Sungkyunkwan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale engineering of the waveguide local effective index by metamaterial resonances: Toward transformation optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cartagena, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2013.6602809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near field imaging of localized surface plasmons modes in metallic nanostructures integrated on dielectric waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heriberto Márquez Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States. pp.880932-880932-6, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photonic structures fabrication by top-down lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and characterization of Sn, Al co-doped zinc oxide thin films prepared by sol–gel dip-coating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-I Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao-Chia Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Chie Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACT2013 International Thin Films Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ZnO large scale controlable nanostructuring: UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th ICACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down lithographic ZnO photonic structures : towards ultimate control of light emission in the UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mrs Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Nanoscale Photonics: from near field based Si photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Physics of Semicondcutors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective index engineering using metal-dielectric metamaterials for silicon photonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André De Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’13, The 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de lumière à l'échelle nanométrique: de l’optique de champ proche dans le NIR à la photonique UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Institut d'Electronique du Sud, Université de Montpellier 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs : Matériaux alternatifs et Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque sur les nouvelles technologies de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanowires as effective luminescent sensing materials for nitroaromatic derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics, San Diego Convention Center 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02526315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for self-organization of Au nanoparticles assisted by copolymer templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States. pp.88092E, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2025144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photonics and related Applications: towards Large Scale Controllable ZnO nanostructration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-functional ZnO synthesis by chemical bath deposition: A morphological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mrs Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-ordered patterning of multi-functional ZnO by templated growth and self-organization technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tobori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase evolution along integrated localized surface plasmon chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gogol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Lasers &amp; Electro-Optics Europe &amp; International Quantum Electronics Conference CLEO EUROPE/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6801930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of metamaterials and effective analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the uniformity of 300mm wafer through ring- resonator analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photonics in Switching (PS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical study of strong coupling effects in a chain of gold nanorods integrated on silicon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2012, Photonic and Phononic Properties of Engineered Nanostructures II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-dielectric metamaterials effective medium behavior in the near-infrared domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André De Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR « Ondes » 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO thin films and nanowires for luminescence based chemosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Zinc Oxide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate control of light extraction by photonic band engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Zinc Oxide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards photoconduction gain measurements of a single ZnO nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Zinc Oxide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO chemical bath deposition: a morphological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Zinc Oxide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of Au colloids assisted by copolymer templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in metallic nanoparticle chains on SOI waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gogol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhanin Aassime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84311I, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient interfacing of silicon-on-insulator and localized surface plasmon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gogol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhanin Aassime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire coupled to a waveguide for the characterization of the guided light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics west - Opto 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single metafilm effective medium behavior in optical domain: Maxwell-Garnett approximation and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloyse Degiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'12 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of metamaterials at oblique incidence and effective analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent enhancement of ultrathin polymer layers for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+ Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies: nanophotonique et matériaux multifunctionnels, contexte societal et environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, UTT - CREIDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an analytical model of si-ring resonators for designing a 1&#x00D7;8 multiplexer in SCISSOR configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 ICO International Conference on Information Photonics (IP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ottawa, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICO-IP.2011.5953723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light confinement and propagation characteristics in plasmonic gap waveguides on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States. pp.79430R, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.875181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics: from near field integrated silicon photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd France-Japan workshop on nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO Nanowires based UV photonic crystals for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far field scattering by a waveguide-coupled nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San francisco, United States. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.875477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonics on SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EOS topical meeting on optical microsystems (OµS'11), Septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics: integrated optical nanowiring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society Spring Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate silicon photonics: sub-diffraction light guiding and imaging on SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Nanoelectronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tao-Yuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near field in silicon photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, California, United States. pp.79430S, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.875235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved bioluminescent detection of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Custillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biotechnology Congress, September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoBiSS : Spectromètre compact à échantillonnage bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Marseille 2011 (Horizons)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoBiSS: Compact Bidimensional Sampling Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de rayonnement d'un nanofil métallique en interaction avec un guide d'onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Antenne et interaction de champ proche » GDR « Ondes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold nanowire coupled with waveguide for integrated sensing and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoplasmonics Sensors and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Gotheborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale photonics: from near field based photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Thun, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-thin film emission enhancement on active substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and structure for nanophotonics: characterization and fabrication aspects I and II (double lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAP 2010, Naples Training School on NanoPhotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low thermal conductivity of porous silicon: a potential material for power generation and cooling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous semiconductors science and technology (PSST-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration par nanoimpression de couches sol-gel hybrides pour l'extraction de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-oxide-silicon nanophotonics: An efficient integration of plasmonic nano-slots with silicon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group IV Photonics (GFP), 2010 7th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.34-36, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GROUP4.2010.5643437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random lasing in high quality ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferechteh Hosseini Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration by nanoimprint lithography of hybrid silica coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoimprint and Nanoprint Technology (NNT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale photonics: from near field based photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar, National Nano Device Laboratory (NDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux capteurs chimiques à transduction optique pour la détection d'ultra-traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Wave in integrated optics with the use of metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature chemical bath deposition for high quality ZnO thick film and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Han Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for infrared reflectivity reveals the effect of Ge amount on the interface state and the crystalline quality of the 3C-SiC/Ge/Si heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model for thermal conductivity in nanostructures: Application to Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged Sample Holder for Optical AFM Imaging: Millimeter Scanning with High Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 First International Conference on Sensor Device Technologies and Applications (SENSORDEVICES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Venice, Italy. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORDEVICES.2010.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing a vertically integrated surface plasmon gap waveguide on Si with an AFM-based NSOM in guided detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Field Optics (NFO) 11th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte luminescence de couches de ZnO:Al par recuit thermique rapide à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Sondergard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random lasing in high quality ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferecteh Hosseini-Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice days of Waves in Complex Media 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanooptique pour la photonique: cartographie de champ complexe, spectroscopie intégrée et condenseur de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité Laboratoire de Photonique et Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Marcoussy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et controler la lumière : De l'observation de modes guides, aux condenseurs de lumieres et à la photonique UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité Saint Gobain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithographie interferentielle pour la realisation de couches minces meso et nanostructurees : avantages et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mcmurtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light extraction study on quantum dots embedded in nanoimprinted silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Richardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoimprint and Nanoprint Technology (NNT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field optics for integrated photonics and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar, Instrument Technology Research Center (ITRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-optics for photonics: from optical field mapping to integrated spectroscopy and light condensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd of the EOS Topical Meeting on Optical Microsystems (OµS 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of infrared dielectric function of silicon near-field scanning probe tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry enhanced optical near field microscopy and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asia-Pacific Near-Field Optical conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards routine near-field optical characterization of silicon-based photonic structures: An optical mode analysis in integrated waveguides by transmission AFM-based SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Information: Spring Meeting of the European-Materials-Research-Society on Frontiers in Silicon-Based Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards refractive index modulation in TiO2 by means of electrochemical anodization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chie Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">216th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Vienna, Austria. pp.99-103, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3237016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication methods for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training Course of the International Atomic Energy Agency, Nanomaterials and Radiation : Synthesis, Characterization, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vibrational, structural and optical properties of SiC/Ge/Si heterostructures by means of infrared reflectivity: effect of Ge amount at the SiC/Si interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de nanostructures de ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication methods for plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School On Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged sample holder for optical AFM imaging: Millimeter scanning with high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EUROCON 2009 (EUROCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, St. Petersburg, France. pp.2070-2074, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURCON.2009.5167933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics and Nanofab groups research summary: from near field optical instrumentation to multifunctional photonic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop UTT Troyes - NTU Singapour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanooptique pour la photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Nouvelles micro et nanostructures pour l¿ingénierie photonique GT2 GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Synthesis of Plasmonic nano_Structures by means of Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society - ACES2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Niagara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided versus surface emission study in ZnO thin films deposited on sapphire: A first step towards optimized nanostructured thin film emitting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical field probing in photonic structures by atomic force microscopy combined with optical heterodyne detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West, OPTO 2008, Integrated Optics: Devices, Materials, and Technologies XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2008, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field probing using laser optical feedback interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Near-Field Optics, Nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Nanometer Scale Focusing Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation and focusing in a silicon photonic crystal based negative index medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Mocella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dardano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Near-field Optics, Nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact fourier transform spectrometer based on optical near-field sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference in Near-field optics, Nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range plasmon guides, resonators and antennas imaged by non-linear photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd ICTON Mediterranean Winter Conference (ICTON-MW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Angers, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTONMW.2009.5385565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact SWIFTS spectrograph with a leaky loop structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecoarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Integrated Optics: Devices, Materials, and Technologies XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.689617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nanotechnologie et l'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Optical Emission in the High Intensity Pumping Regime for Top Down ZnO Nanostructures Grown on c-Sapphire Substrates by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Coupond Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon interference printing in a photosensitive azo-dye polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanometa 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Seefeld in Tirol, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un spectrographe à boucle d'onde stationnaire en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the optical properties of quantum dots by substrate functionalization: application to active NSOM tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Viste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosources optiques, les dernières avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMNT - Bilan 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie à sonde locale multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platine porte-échantillon à course millimétrique pour la microscopie en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Topcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club micro nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by anisotropic near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Plasmons Photonics 3 (SPP3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de nouvelles sondes polymères pour l'étude d'échantillons par SNOM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club micro nanotechnologies 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro - polymer tips for SNOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale vectorial imaging of localized surface plasmons using azodye molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP3, Third international Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWIFTS: Spectromètre intégré à transformée de Fourier à ondes contra-propagatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWIFTS : Micro-spectromètre optique à ondes guidées contra-propagatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes - Réunion plénière interférences d'ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field localization and enhanced harmonic conversion in Silicon-based periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Descrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Giorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECS-VII: International Symposium on Photonic and Electromagnetic Crystal Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area sample holder unit for enhanced near field microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOT 2007 International Symposium on Optomechatronic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Switzerland. pp.67160E-67169E, </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.754194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal light propagation in photonic crystal based components as probed by subwavelength optical complex field mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fasquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platine porte-échantillon à course millimétrique pour la microscopie en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Topcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs spectroscopiques pour la détection d'espèces biologiques et chimiques - Des interférométres de Fourier en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coärer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque interdisciplinaire en instrumentation (C2I 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano - imagerie vectorielle photochimique de plasmons de surface localisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies a sonde locale 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-sensitive printing of surface Plasmon interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP3 Third international Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft photo structuring of porous silicon in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de champs dans des structures guidantes à base de silicium par SNOM à sonde sans ouverture et à détection interféromètrique hétérodyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Micro-Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a full-field displacement measurement technique at the microscale and application to the study of strain fields in a tensile steel specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un spectromètre compact basé sur la transformée de Fourier d'ondes stationnaires en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Custillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de champs dans des structures guidantes à base de Silicium par ASNOM à détection hétérodyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in oxidised porous silicon channel waveguides by scattering-type heterodyne scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on near-field optics, nanophotonics and related techniques (NFO-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland. p.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft photo-structuring of porous silicon in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near field probing of photonic materials: from heterodyne interferometric mapping of guided waves to photochemical imaging of dipolar response of metallic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Physics of Semiconductors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex optical near-field analysis of compact SOI-based photonic structures using apertureless probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Near-field Optics, Nanophotonics &amp; Related Techniques, NFO9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Near-field Optics, Nanophotonics &amp; Related Techniques, NFO9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the optical properties of QDots by substrate functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Viste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Robert de Saint Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club micro-nanotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Plasmon characteristics of tunable photoluminescence from single gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics &amp; Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du rayonnement synchrotron infrarouge pour les techniques de champ proche optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Chabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Patricio da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon characteristics of tunable photoluminescence from single gold nanorod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Plasmon mediated photoluminescence in gold nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium microporeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonique sur silicium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical full-field measurement of strain at a microscopic scale with the grid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speckle06: Speckles, From Grains to Flowers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.63412U, </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.695991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics&amp;Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de champs dans des structures optique intégrées sur silicium par microscopie optique de champ proche interférentielle hétérodyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude AFM de l'interaction optique locale entre nanoparticules métalliques et photopolymères : vers l'élaboration de nouvelles structures pour la nanooptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Micro Polymer Tip for SNOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude AFM de l'interaction optique locale entre nanoparticules métalliques et photopolymères : vers l'élaboration de nouvelles structures pour la nanooptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characteristics and analysis of transverse modes in 1.3-μm strained InGaAs quantum well VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pougeoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. pp.61850U, </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical probing of photonic materials using an AFM tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics SPIE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures for meso and nano-optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale technologies e-Beam 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-optique et photonique : cartographie de champ complexe dans des structures guidantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité Institut d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levée de dégénérescence spectrale dans la résonance plasmon de nanoparticules métalliques par anisotropie d'indice effectif induite par photopolymérisation en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Ondes GT2-GT5, SUPELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference amplified SERS on (multi)layered substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERS Round table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Poltersdorf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field localization and second harmonic generation in Silicon-based microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Descrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Giorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on near-field optics, nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de champ dans des structures optiques intégrées sur silicium par microscopie optique de champ proche interférentielle hétérodyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop on Nanoscale Energy Conversion and Information Processing Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical behaviour of materials at a microscopic scale : development of a optical full-field measurement method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics&amp;Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum confinement tuning in porous silicon by local photo oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in oxidised porous silicon channel waveguides by scattering-type heterodyne scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects on the manipulation of micropoarticles in the evanescent field of an optical waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Gaugiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conferecnce on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle sonde en polymère pour la micro/nano optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locales 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic contribution in SERS process : influence of localized surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Diziain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Plasmon Photonics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub Wavelength Optics : from photo induced matter modification to heterodyne optical near field mapping of guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Worshop on Nano Bio Optics &amp; Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cheongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the manufacture of nano hybrid metallic/polymer nanoparticles using local-field enhancement around metallic structures embedded in a photopolymerizable solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro et nanosytèmes au LNIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques C NANO GRAND EST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO homoepitaxy on the O polar face of hydrothermal & melt-grown substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferecteh Hosseini-Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Largeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SOXESS Workshop on ZnO and related compounds SOXESS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Gallipoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced near-field optical analysis for photonic structures and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Polymer tip for micro and nano optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslame Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics - SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field photochemical imaging of noble metal nano-objects using an azodye polymer: From single to near field coupled objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanofunctionalized photopolymer probes for SNOM applicationsNew nanofunctionalized photopolymer probes for SNOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STM'05-ICSPM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie photochimique du champ proche optique de nano structures métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à sondes locales 2005, Mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field Photochemical Imaging of Noble Metal Nanoobjects using an azodye polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy optoelectronic control system for near field characterization of millimeter long wave guiding structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Juncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Munich, Germany. pp.585806, </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.611900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of resonant photonic structures by near field optical imaging: example of the bragg grating waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Photonics, Devices and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field photochemical imaging of noble metal nano-objects using an azodye polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference ERPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a long range nanometric precision stage for near field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Juncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EUSPEN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse modale et spectrale de structures photoniques par cartographie optique de champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Institut d'Electronique Fondamental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Mapping of photonic structures: modal and spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of hybridized arrays of subwavelength holes in a metallic film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric optical mapping of highly confined waveguiding structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field enhancement around lithographic metallic nanostructures using an azo-dye polymer: direct observation and realization of sub-wavelength complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-838-O5.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de la lumière dans des guides à base de silicium poreux: observation en champ proche et analyse modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France. pp.239-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux pour l'optique: exemple du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chennaputi Jagadish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque francophone Méthodes et Techniques Optiques pour l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne detection of guided waves using a scattering near-field optical microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Conference on Near Field Optics and related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polymer micro tip for scanning near field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berouaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Seoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation optique de polymère azobenzénique à l'échelle sub-longueur d'onde : propriétés tribologiques et influence du plastifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Micro-Nano-Technologies, Section Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, TROYES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the local-field enhancement around metallic nanostructures using a photosensitive azopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field analysis of Bragg grating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Conference on Near Field Optics and related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hétérodyne de champs guidés par microscopie en champ proche optique à sonde diffusante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanolithography on azo polymer PMMA-DR1: Analysis of the contrast of generated nanopatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Topical Conference on Optical Probes of Conjugated Polymers and Organic &amp; Inorganic Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced Nanopatterns in self developing polymer films: A possible application of apertureless SNOM to high density data storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMST, MINATEC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide spectral tuning of the surface plasmon resonance with lithograhically designed arrays of metallic nanoparticles in view of new bio-chemical nanosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobiotechnologies Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of SERS active substrates for near-field Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international topical conference on Optical Probes of conjugated polymers and organic and inorganic nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Near-field Optical Microscopy (SNOM) using an apertureless probe: tip field enhancement studied by the help of photosensitive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lyonnaises Nano-Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de structures guidantes confinées avec un microscope optique de champ proche à sonde sans ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sondes locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par SNOM à pointe diffusante de la propagation de la lumière dans les structures guidantes : constantes de propagation, profils de modes, pertes et structures de bandes optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing wave reflectivity in photonic structures using a scattering optical near field microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ion exchanged integrated lightwave devices with an apertureless scanning near-field optical microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Prague, Czech Republic. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide spectral tuning of the surface plasmon resonance with lithography desigh arrays of metallic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international topical conference on Optical Probes of conjugated polymers and organic and inorganic nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisations de substrats SERS actifs pour la spectroscopie Raman en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière GDR "ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong light confinement in microporous Si photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">None Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de composants optiques intégrés sur verre en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème journées nationales de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Near-field Optical Microscopy (SNOM) using an apertureless probe: tip field enhancement studied by the help of photosensitive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lyonnaises Nano-Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution nanophotolithography in Atomic Force Microscopy (AFM) Contact mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanopatterns and nanostructures at the interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Tuning of High Quality Porous Silicon (PSi) Microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSST 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Puerto de la Cruz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie en champ proche à sonde sans ouverture : application à la caractérisation de guide d'onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of phase modulation phenomena in the light scattered by a vibrating tip in apertureless SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Near-field Optical Microscopy (SNOM) using an apertureless probe : tip field enhancement studied by the help of photosensitive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning Probe Microscopy Sensors and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous silicon: the essential photonic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic crystals down under 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate phosphor nano-particles embedded in oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSST 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Puerto de la Cruz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of local field enhancement at the end of SNOM tips using photosensitive azobenzene-containing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping evanescent field of integrated waveguide with an apertureless scanning near-field optical microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity contrast in apertureless Scanning near field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Dye Exciton Coupling with Porous Silicon Microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCON'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of luminescent Zn2SiO4:Mn2+ particles inside oxidized porous silicon : emergence of yellow luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kawazoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international Conference on Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field photoluminescence obervation of Zn2SiO4 : Mn2+nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Diziain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the european societies of physical chemistry, Interaction of Laser Radiation with Matter at Nanoscopic Scales: from Single Molecule Spectroscopy to Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light distribution recording using PMMA-DR1 : direct observation of the lighting rod effect below an apertureless SNOM probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANMAT 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie hétérodyne en microscopie optique de champ proche à sonde diffusante pour l'optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème journées nationales de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par lithographie de nanostructures pour la microscopie optique en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club nanotechnologie 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par microscopie optique en champ proche à sonde sans ouverture (ASNOM) 1 en éclairage évanescent de nanostructures métalliques lithographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club nanotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct characterization of the light distribution in the vicinity of an aperturless probe for scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par lithographie de nanostructures optiques en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Micro et Nanotechnologies 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de singularités électromagnétiques à proximité d'une pointe métallique comme sources optiques locales pour la nano-photochimie. Exemple d'étude sur le PMMA-DR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Francais de Photochimie-Lumière sur la nanophotonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZN2SIO4:MN2+ NANO-PARTICLES GROWN IN POROUS SILICON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de substrats performants pour le SERS en vue d'expériences de spectroscopie en champ proche optique à sonde sans ouverture (A-SNOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque GDR Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Batz-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sur couche de PMMA-DR1 de l'effet de pointe optique généré à l'extrémité d'une sonde SNOM sans ouverture. Application à la nanophotolithographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club nanotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and light emission properties of low doped p-type porous silicon microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romestain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, boston, United States. pp.711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured plastic scintillators for enhanced radiation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadidi Toybou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kondrasovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster SFNano C'NANO Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05496873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECISIoN .Polymères scintillants nanostructurés pour une détection N/R amplifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Boudergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kondrasovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 19 - 13 ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05499979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modeling of light transmission through ZnO nanowires arrays (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pauporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. SPIE, SPIE Proceedings (10727), pp.5, UV and Higher Energy Photonics: From Materials to Applications 2018. </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2323538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DECISIoN. Polymères scintillants nanostructurés pour une détection N/R amplifiée WIGSG 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Boudergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kondrasovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05497953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Enhanced Resonant Raman Scattering and Photoluminescence of ZnO nanocrystals with Al nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Muravitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Near-Field Optics (NFO15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the phonon spectrum of bulk Si through surface nanostructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Iskandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 spring Meeting, Nanomaterial symposium U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khlopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Energy, Materials and Photonics (EMP 16), 10-13 July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khlopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasmonics and NanoOptics (Nanoplasm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down and bottom-up growth of patterned multi-functional ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque sur les nouvelles technologies de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Troyes, France. 5ème colloque sur les nouvelles technologies de l'éclairage, UTT, 3 et 4 Octobre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique UV pour la détection d'espèce chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme colloque national ZnO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05497827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PONAME POsitionnement NAnométrique Multi-échellE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonique couplée et guidée sur SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 12 (JMC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ULtraFlu : De nouveaux capteurs chimiques à transduction optique pour la détection d’ultra-traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG’09 - Workshop interdisciplinaire sur la sécurité globale 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05509644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREATION D’UNE FENETRE DE SORTIE DE RAYONNEMENT POUR UN COMPOSANT PHOTOEMETTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Dunyo Nomenyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2201067. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for manufacturing a thin film of ordered silicon nanopatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2875522 (B1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for structuring and transferring a mask in a substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2924716 (B1). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for integrating two-dimensional materials on a nanostructured substrate, suspended thin film of two-dimensional materials and uses there of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokarna Anisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP3551788 (A1). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of scintillation crystals to optimize light extraction, quasi-periodic structure and corresponding use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2018065966 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for optimising the collection of photons in scintillator crystals, crystal and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2018511028 (A). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de cristaux scintillants visant à optimiser l'extraction de lumière, structure quasi périodique et utilisation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057361 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for integrating two-dimensional materials on a nanostructured substrate, suspended thin film of two-dimensional materials and uses there of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2018116048 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'intégration de matériaux 2D sur un substrat nanostructuré, film mince suspendu de matériaux 2D et utilisation associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokarna Anisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3060023 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de cristaux scintillants visant à optimiser l'extraction de lumière, structure quasi périodique et utilisation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057361 (B1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymère scintillant structuré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1763166. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05497518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'optimisation de la collection de photons dans des cristaux scintillateurs, cristal et utilisatiton associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP3117243 (A1). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de structuration et de transfert d’un masque dans un substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3019319 (B1). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of making film or wafer composed of material of metal oxide type or semiconductor type to have nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP6014722 (B2). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canada, N° de brevet: CA2617959 (C). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP1913350 (B8). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'optimisation de la collection de photons dans des cristaux scintillateurs, cristal et utilisatiton associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP2919037 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de structuration et de transfert d’un masque dans un substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3019319 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d'une couche mince de nanoreliefs de silicium ordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2993701 (B1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for optimising the collection of photons in scintillator crystals, crystal and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2015136165 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for manufacturing a thin film of ordered silicon nanopatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2014013193 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra-propagative wave spectograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP5363104 (B2). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency device for focusing light to subwavelength dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US8503075 (B2). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection optique à substrat actif, procédé de fabrication d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Smic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP2486393 (A2). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of nanostructuring a film or a wafer of material of the metal oxide or semiconductor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2430220 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d'une couche mince de nanoreliefs de silicium ordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2993701 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une couche nanostructurée, nanostructure obtenue suivant un tel procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2945547 (B1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection optique à substrat actif, procédé de fabrication d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Smic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2951318 (B1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectromètre compact à échantillonnage bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2929402 (B1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of nanostructuring a film or a wafer of material of the metal oxide or semiconductor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2012133029 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of nanostructuring a film or a wafer of material of the metal oxide or semiconductor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">China, Patent n° : CN102428215 (A). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra-propagative wave spectograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US7995211 (B8). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection optique à substrat actif, procédé de fabrication d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Smic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2951318 (A1). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for focusing light with sub-wavelength dimensions and high yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2286413 (A1). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact spectrometer for two-dimensional sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2011516847 (A). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical detection system having an active substrate and method for manufacturing such a system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2011042673 (A2). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for focusing light with sub-wavelength dimensions and high yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2011521291 (A). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of nanostructring a film or a wafer of material of the metal oxide or semi-conductor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2010130963 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact spectrometer for two-dimensional sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2260277 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de focalisation de lumière à des dimensions sub-longueur d'onde à fort rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2931560 (B1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une couche nanostructurée, nanostructure obtenue suivant un tel procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2945547 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de focalisation de lumière à des dimensions sub-longueur d'onde à fort rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2931560 (A1). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectromètre compact à échantillonnage bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2929402 (A1). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for focusing light with sub-wavelength dimensions and high yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2009141353 (A1). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact spectrometer for two-dimensional sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2009127794 (A1). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2889587 (B1). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: WO2007017588 (A1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2889587 (A1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de la lumière dans le silicium poreux: application à la photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GILLES LERONDEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving stable LaVO₃ without a reducing atmosphere: Zn/Sb doping toward non-halide perovskite photoconductive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Elgargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Alhussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1050, pp.185495. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.185495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Sb-Doped SrSnO3 transparent conductive oxide via sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Elgargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Alhussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.114487. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Silicon Surfaces with Enhanced Mechanical Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sarieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Junior Talla Kontchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (15), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202500241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hybrid nanostructured chemiresistive sensing platform for low-temperature trace hydrogen detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulshan Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 422, pp.136621. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2024.136621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging mixed electronic-ionic conductivity in double perovskite (La2/3Sr1/3)2(Sn1/3Fe1/3Cu1/3)2O6-δ: Phase transitions, structural, optical and dielectric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Elgargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Raies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Alhussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1010, pp.177543. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D, 2D, and 3D Micropatterning of ZnO Nanoparticles and Nanorod by Two‐Photon Polymerization and Surface Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Ghabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kostcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202401464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cost-effective black silicon fabrication techniques and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Soueiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sarieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Alhussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4738-4761. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR06087F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Functionalization with Polymer Membrane or SEIRA Interface to Improve the Sensitivity of Chalcogenide-Based Infrared Sensors Dedicated to the Detection of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (51), pp.47840-47850. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c05502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective separation of plastic LED lamp components using electrodynamic fragmentation for material recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Houset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2022.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Copper-Based Biochips with Alumina for Biosensing Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Niberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios12121132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic defects as the limiting factor in the direct transmission of nanocoatings obtained through self‐assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Select</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nano.202000095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical density of states near planar ENZ materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestre Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Battie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3593-3596. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.392017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive index mediated plasmon hybridization in an array of aluminium nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Muravitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Movsesyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.6394-6402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile, wafer-scale compatible growth of ZnO nanowires via chemical bath deposition: assessment of zinc ion contribution and other limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Elena Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (11), pp.5288-5295. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0na00434k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant defect emission enhancement from ZnO nanowires through desulfurization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schwartzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61189-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vacuum annealing on the structural and optical properties of sputtered Cu4O3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Radjehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djelloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Lamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02670844.2020.1753397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of structural, morphological, optical and electrical properties of double-doping Lanthanum ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatman Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.3349-3358. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-018-00608-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the growth time effect on the structural, morphological and electrical characteristics of ZnO/p-Si heterojunction diodes grown by sol-gel assisted chemical bath deposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afif Fouzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejeh Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 771, pp.448-455. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of light transmission through nanowires arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pauporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 675, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic mirror metasurface based on the in-phase excitation of magnetic dipole and electric quadrupole resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Karen González-Alcalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel G. Mandujano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (24), pp.243103. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5085749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the enhancement of defect related visible emission in annealed ZnO micropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (14), pp.145104. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5111184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Retention Options in Circular Economy: Issues and Challenges of LED Lamp Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Mizanur M Mizanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (17), pp.4723. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11174723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Nanoimaging of All-Semiconductor Plasmonic Gratings Using Photoinduced Force and Scattering Type Nanoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekoué Athos Dogbe Foli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.4352-4359. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between confined phonons and photons in periodic silicon resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Iskandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.094308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Versatile High Aspect Ratio Nanostructuring via Zinc Oxide Masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (9), pp.1700107. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet, blue, and green InGaN-based light-emitting diodes functionalized with ZnO nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mun Seok Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 708, pp.612 - 618. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Freestanding Two-dimensional Transition Metal Dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seok Joon Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (18), pp.1700308. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201700308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium gallium nitride-based ultraviolet, blue, and green light-emitting diodes functionalized with shallow periodic hole patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mun Seok Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.45726. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing research focus in end-of-life management of light-emitting diode (LED) lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.256-258. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of Optical Field Phase Carving in the Vicinity of Plasmonic Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gogol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (7), pp.4014-4018. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Holographic Patterning of ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (11), pp.1787-1792. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201504870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of ZnO submicron dumbbells into perfect hexagonal tubular structures using CBD: a post treatment route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Borade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhas Jejurikar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.025602. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/2/025602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal–Insulator–Semiconductor Diode Consisting of Two-Dimensional Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungho Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Jun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.1858-1862. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and self-assembly of dumbbell shaped ZnO sub-micron structures using low temperature chemical bath deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.U. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2015.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the phonon spectrum of bulk Si through surface nanostructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Iskandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (9), pp.095106. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multifunctional heterostructured materials: ZnO nanowires growth on mesoscale periodically patterned Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (7-9), pp.421-424. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201510295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics: Energy Transfer towards Enhanced Luminescent Chemosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1682-1703. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8041682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier localization in In-rich InGaN/GaN multiple quantum wells for green light-emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Jun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hee Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Kyung Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep09373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor–Insulator–Semiconductor Diode Consisting of Monolayer MoS 2 , h-BN, and GaN Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungho Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Jun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.10032-10038. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Pump Photon Recycling via Gain-Assisted Waveguiding Energy Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.246 - 253. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ph4001179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01825676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Hybrid Cavity-Channel Structure for Tunable Narrow-Band Optical Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Lun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1979-1982. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2344011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology assisted self-organization of colloidal nanoparticles: application to 2D large-scale nanomastering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1203-1209. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.5.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and characterization of Sn, Al co-doped zinc oxide thin films prepared by sol–gel dip-coating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-I Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao-Chia Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Chie Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 570, pp.516-526. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2014.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced stimulated emission in ZnO thin films using microdisk top-down structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (18), pp.181104. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4875744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the optical properties of nanostructures through fast numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials Xi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9161, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2061042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly crystalline urchin-like structures made of ultra-thin zinc oxide nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (88), pp.47234-47239. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra06327a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of near-field dipolar interactions involved in a metal nanoparticle chain waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl304164y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide-coupled nanowire as an optical antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2347-2355. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of Ohmic and Schottky-behaving contacts of a single ZnO nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (41), pp.415202. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/41/415202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing temperature and environment effects on ZnO nanocrystals embedded in SiO2: a photoluminescence and TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kantisara Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vinh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-8-517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled Titanium Calcium Oxide Nanopatterns as versatile Reactive Nanomasks for Dry Etching Lithographic Transfer with High Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Faustini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenna L. Drisko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.984-990. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2NR33341D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO as effective luminescent sensing materials for nitroaromatic derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (19), pp.9176. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr02416d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05494535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated emission from ZnO thin films with high optical gain and low loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sattar Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (17), pp.171105. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4803081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic contact on single ZnO nanowires grown by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201200984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO as an effective fluorescence sensor for nitroaromatic derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials Xi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01791239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an analytical model of Si-ring resonators for designing a 1 × 8 multiplexer in SCISSOR configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (12-13), pp.541-547. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-012-9575-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Micro-Pores Including Nano-Pores on n-Si (100) Coated with Sparse Ag Under Dark Etching in 1.0 M NH4F Containing 5.0 M H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.6846-6858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Wet Etching of n-Si (100) Coated with Sparse Ag-Particles in Aqueous NH4F with the Aid of H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrochemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.2947-2964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky mode analysis of luminescent thin films: The case of ZnO on sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (6), pp.063112. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis and near-field observation of strong coupling between plasmonic nanogap and silicon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (23), pp.231109. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4725511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single metafilm effective medium behavior in optical domain: Maxwell-Garnett approximation and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.901-906. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne grating interferometer based on a quasi-common-optical-path configuration for a two-degrees-of-freedom straightness measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju-Yi Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Lin Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Pei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.1272. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.001272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional displacement measurement by quasi-common-optical-path heterodyne grating interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Lin Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyh-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju-Yi Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (10), pp.9770. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.009770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency White Luminescence of Alumina doped ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Yu Grachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Sondergard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131 (12), pp.2646-2651. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth studies and optical properties of Zn1−xCdxO films grown by metal-organic chemical-vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (3), pp.03A114. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3567960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO Nanowires, Nanotubes, and Complex Hierarchical Structures Obtained by Electrochemical Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Yun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (5), pp.728-732. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-011-1530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of PT symmetric devices using plasmonics: principle and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloyse Degiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.18004-18019. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.018004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order symmetry interference lithography based nanoimprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Sondergard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109, pp.016104. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3530729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional near-field sampling spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (19), pp.3303. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.003303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguiding-assisted random lasing in epitaxial ZnO thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hosseini Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (26), pp.261109. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3527087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-common-optical-path heterodyne grating interferometer for displacement measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. T. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (11), pp.115304. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/11/115304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of ultrathin film emission using a waveguiding active layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (12), pp.123111. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3524537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient directional coupling between silicon and copper plasmonic nanoslot waveguides: toward metal− oxide− silicon nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.2922-2926. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl101065q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-space observation of spectral degeneracy breaking in a waveguide-coupled disk microresonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3168-3170. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.003168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale scanning probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.086101. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3473935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-Electrochemical Reduction of Carbon Dioxide on the Self-organized TiO2 Nanotube Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chie Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (24), pp.123-134. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3316120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Lasing Modes of 1.3-&amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;$\mu$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt;m Highly Strained InGaAs&#x2013;GaAs Quantum-Well Oxide-Confined VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pougeoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (6), pp.377-379. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.2012170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry–Pérot-type enhancement in plasmonic visible nanosource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (5), pp.051105. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3039075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a compact static Fourier transform spectrometer in integrated optics based on a leaky loop structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.184. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced light coupling in sub-wavelength single-mode silicon on insulator waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (9), pp.6939. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.006939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer scale light focusing with high cavity-enhanced output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (8), pp.084308. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged near-field optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.044913. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3200953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards routine near-field optical characterization of silicon-based photonic structures: An optical mode analysis in integrated waveguides by transmission AFM-based SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (6), pp.1130-1134. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self assembly drives quantum dot photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Viste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.311. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10895-008-0417-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase sensitive optical near-field mapping using frequency-shifted laser optical feedback interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (16), pp.11718. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.011718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of optical emission in the high intensity pumping regime of top-down ZnO nanostructures and thin films grown on c-sapphire substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (9), pp.3095-3097. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200779298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field polarization effects in molecular motion induced photochemical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (11), pp.4111. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp7096263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the plasmon resonance of single metal nanoparticles by near-field anisotropic nanoscale photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229 (3), pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field investigation of porous silicon photoluminescence modification after oxidation in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229 (3), pp.469-474. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.01930.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range plasmon resonators probed by photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Korczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.935. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl080053v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of chemical molecules with integrated plasmonic glass nanotips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 602 (16), pp.L119-L122. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2008.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 204 (5), pp.1507-1511. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200674404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the realization of microscopic grids for local strain measurement by direct interferometric photolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.1131-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft photo structuring of porous silicon in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 204 (5), pp.1276-1280. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200674307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged atomic force microscopy scanning scope: Novel sample-holder device with millimeter range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.095107. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2773623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of metal nanoparticles as probed by photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (8), pp.083518. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2719282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-sensitive printing of surface plasmon interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (7), pp.4238. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.004238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-scale stationary-wave integrated Fourier-transform spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.473 - 478. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2007.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking of the plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.107402/1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field localization and enhanced Second-Harmonic Generation in silicon-based microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Descrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (7), pp.4159. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.004159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO homoepitaxy on the O polar face of hydrothermal and melt-growth substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hosseini Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Largeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-007-3975-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue- and red-emitting phosphor nanoparticles embedded in a porous matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 503 (1-2), pp.190-195. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2005.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local complex reflectivity in optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (7), </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.075414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apertureless scanning near-field optical microscopy: a comparison between homodyne and heterodyne approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Wiederrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Hui Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (5), pp.823. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.23.000823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Interactions in Plasmonic Nanoparticle Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Seo Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Wiederrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (8), pp.3195-3198. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in a porous silicon waveguide: an optical modes analysis in near-field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 202 (8), pp.1417-1421. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200461118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Photochemical Imaging of Noble Metal Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.615. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl047956i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoresponsive polymers for topographic simulation of the optical near-field of a nanometer sized gold tip in a highly focused laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (10), pp.3619. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPEX.13.003619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne detection of guided waves using a scattering-type Scanning Near-Field Optical Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (14), pp.5553. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPEX.13.005553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Plasmon Characteristics of Tunable Photoluminescence in Single Gold Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (26), </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.267405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apertureless near field optical microscopy: a contribution to the understanding of the signal detected in the presence of a background field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 230 (4-6), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2003.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical patterning and structuring based on local-field enhancement at the extremity of a metal tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 362 (1817), pp.821-842. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2003.1349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europium-doped yttrium silicate nanoparticles embedded in a porous SiO 2 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (11), pp.1549-1553. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/15/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling semiconductor lasers into single-mode optical fibers by use of tips grown by photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslame Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (17), pp.1971. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.001971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing photonic and optoelectronic structures by Apertureless Scanning Near-Field Optical Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy Research and Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (5-6), pp.441-452. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jemt.20102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Nanophotolithography in Atomic Force Microscopy Contact Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ruymantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (10), pp.3780-3791. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma035437g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-patterning photosensitive polymers using local field enhancement at the end of apertureless SNOM tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 209 (3), pp.214-222. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2818.2003.01123.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apertureless near-field optical microscopy: A study of the local tip field enhancement using photosensitive azobenzene-containing films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekhra H’dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (3), pp.2060-2072. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1585117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and tuning of high quality porous silicon microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197 (2), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200306517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SERS-active substrates for near-field Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 139 (3), pp.621-624. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(03)00276-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apertureless scanning near-field optical microscopy for ion exchange channel waveguide characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 209 (3), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2818.2003.01106.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-silicon omnidirectional mirrors based on one-dimensional photonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82 (19), pp.3227-3229. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1574403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the interferometric effect of the background light in apertureless scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (10), pp.2117. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.002117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of luminescent Zn2SiO4:Mn2+ particles inside oxidized porous silicon: emergence of yellow luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 237-239, pp.869-873. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02041-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microcavities with subnanometer linewidths based on porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (26), pp.4895-4897. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1531226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Co Cluster Deposition on Naturally and Artificially Patterned Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Liang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Hihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Sumiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takafumi Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (Part 1, No. 9), pp.5726-5729. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.41.5726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order self-organized pattern of terbium–scandium–aluminum garnet and terbium–scandium perovskite eutectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dmytruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kagamitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (12), pp.9731. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1479752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of VUV laser harmonic radiation to the measurement of porous silicon dielectric function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Lisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maddalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (5), pp.611-620. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0143-8166(01)00136-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Properties of Oxidized Porous Silicon Layers Activated by Zn[sub 2]SiO[sub 4]:Mn[sup 2+]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (4), pp.G251. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.1456537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of porous silicon layers using Zn2SiO4:Mn2+ phosphor particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 96 (2-4), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2313(01)00228-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-lithography for 2{D} optical microstructures in porous silicon: application to nucleation of macropores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Setzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romestain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 186 (1-4), pp.588-593. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00692-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optics: Direct observation of the field enhancement below an apertureless probe using a photosensitive polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekhra H’dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (24), pp.4019-4021. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1425083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the dielectric function of porous silicon by high-order laser-harmonic radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Lisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maddalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73 (6), pp.737-740. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003390100908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline Zn 2 SiO 4 :Mn 2+ grown in oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.547-551. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/12/4/335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction and reflectometry studies of porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Setzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 248, pp.101-103. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00211-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous silicon anisotropy investigated by guided light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mihalcescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romestain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 297 (1-2), pp.245 - 249. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(96)09483-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Porous Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghenadii Korotcenkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Silicon: From Formation to Application: Formation and Properties, Volume One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.291-304, 2016, 9780429076503. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19342-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication for Plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.269-316, 2012, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28079-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in near-field Optical molecular structuring and manipulation based on the use of localized surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-optics and Near-field Optical Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artech House, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical molecular structuring and manipulation based on the use of localized surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Zayats and D. Richards. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Optics and Near-Field Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artech House Publishers, chapitre 14, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Optical Molecular Structuring and Manipulation Based on the Use of Localized Surface Plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Optics and Near Field Optical Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTECH HOUSE, INC, chapitre 14, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonics: From Basics to Advanced Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maystre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aizpurua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hillenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Enoch, Nicolas Bonod. Springer, pp.321, 2012, Optical Sciences, Claus E. Ascheron, 978-3-642-28078-8. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28079-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (276)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage durable : du développement de matériaux eco-friendly au recyclage de la technologie actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Houset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Multifunctional Photonic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ST WINTER SCHOOL ON ADVANCED MATERIALS, METROLOGY AND STANDARDISATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Claviere, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological solutions for the recovery of a LED lighting component at the end of the cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Houset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recycling and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Washington D.C,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un capteur spectroscopique intégré pour le moyen infrarouge par onde évanescente exaltée par les effets de plasmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical nanophotonics: From enhanced optical response to integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium towards the Future of Advanced Researches - Joint international workshops on Advanced Nanovision Science, Advanced Green Science, Promotion of Global Young Researchers on the basis of Interdisciplinary Domain Researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Shizuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO as a platform for quantum photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxide-based Materials and Devices X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.95, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2522606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque éclairage déjà 10 ans et dans 10 ans : Place de la LED aujourd’hui, intérêts et évolutions, séminaire d'introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque sur les nouvelles technologies de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated freestanding 2D Transition Metal Dichalcogenites and first application to photodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, KAIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Infra-Red wire grid Polarizer fabrication by metal angled-deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sania Chibly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmonica2018 The 6th whorshop on plamonics and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer structures based on porous silicon for photonic applications in the mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Azuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Porous Semiconductors - Science and Technology 2018 Conference (PSST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light management in scintillator crystals: a multi-scale computational study (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestre Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.14, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2324143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Infra-Red wire grid Polarizer fabrication by metal angled-deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sania Chibly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO15 The 15th International Conference on near-field optics, nanophotonics &amp; related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant green emission enhancement of ZnO through desulfurization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schwartzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2323373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated freestanding 2D Transition Metal Dichalcogenites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSA 2018, The 19th International Symposium on the Physics of Semicondctors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical, large scale and well-ordered ZnO structures grown by chemical routes : From urchins to pine-tree like structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution grown highly crystalline large scale and well-ordered multifunctional ZnO nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IUMRS International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Freestanding Two-dimensional Transition Metal Dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seok Joon Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO as a multifunctional photonic material: emphasis on enhanced optical properties and controllable nanostructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference &amp; Expo on Advanced Ceramics &amp; Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration contrôllée à grande échelle : surfaces et films minces associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TroyesNancyStrasbourg : projets communs en science des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated freestanding two-dimensional transition metal dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.27, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2279616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonique multifonctionnelle: nanostructuration contrôlée à grande échelle, surfaces et films minces associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité, Saint Gobain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and Cost Assessment in Recycling of End-of-life LED Bulbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Mizanur M Mizanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th biennial conference of the International Society for Industrial Ecology (ISIE) and the 25th annual conference of the International Symposium on Sustainable Systems and Technology (ISSST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring for the integration of Freestanding 2D Transitions Metal Dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, KAIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khlopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference "Science of the Future 2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithographically patterned silicon nanostructure towards optical gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijal Kottukkal Bahuleyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chuburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOP2016 Nanophotonics and Micro/Nano Optics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional (ZnO based) UV nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Light-Matter Interactions Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO top-down structuring for UV photonic applications (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Diego, United States. pp.30, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2238154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Multi)functional oxide based photonics: example of ZnO and nanofabrication issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national GDR oxyfun 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Insulator-Semiconductor Diode consisting of Two-dimensional Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munseok Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOP2016 Nanophotonics and Micro/Nano Optics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Freestanding Transition Metal Dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOP2016 Nanophotonics and Micro/Nano Optics International Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Structuring of multifunctional Zinc Oxide using holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Chevalier-César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOP2016 Nanophotonics and Micro/Nano Optics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale sub-100 nm 2D nanostructuring obtained by nanosphere lithography combined with metal evaporation and reactive ion etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Faustini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE215 4èmes Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution grown, highly crystalline ZnO micropods as efficient excitonic emitting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015, Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced large scale colloidal lithography for sub-100 nm direct and indirect structuring: application to silicon and metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Faustini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech connect World Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO based UV photonics and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Oxydes Conducteurs Transparents et X-Chromes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optical technique for stars patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE2015 4èmes journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier localization in In-rich InGaN/GaN multiple quantum wells for green light-emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Jun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Min Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hee Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Kyung Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics, Nanophotonic Materials XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonique silicium : comment et pourquoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced stimulated emission in ZnO thin films by using top-down structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sattar Gadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on II-VI compounds and related materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient excitonic emission of CBD grown ZnO micropods (Presentation Recording)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Oct 2015, San Diego, United States. pp.95450D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ZnO stimulated emission based UV photonics and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, KAIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale well-ordered, periodically patterned multifunctional ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International conference on II-VI compounds and related materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie LASER LOFI (Laser Optical Feedback Interferometry) en microscopie optique de champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hotel de la foret d'Orient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced luminescence excitation via efficient optical energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bercu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95450J, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2190818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ZnO stimulated emission based UV photonics and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsattar Gadalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Crystalline Urchin-like ordered arrays of Ultra-thin Zinc Oxide Nanowires : Towards Solar Cell fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles J Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics, California, 17-21 August 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial thin film based UV photonics: Enhancing ZnO stimulated emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsattar Gadalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Practical Large Scale Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machining, Materials and Mechanical Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards practical light confinement at nanoscale: from Silicon nanophotonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar, KAIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics: Plasmonics and hybrid integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Conference on Optoelectronic and Microelectronic Materials &amp; Devices (COMMAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Perth, Australia. pp.234-236, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMMAD.2014.7038699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin urchin-like ZnO NWs: A morphological and an optical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-ordered patterning of multi-functional ZnO by templated growth and self-organization technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tobori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-functional ZnO synthesis by chemical bath deposition: A morphological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mrs Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase evolution along integrated localized surface plasmon chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gogol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Lasers &amp; Electro-Optics Europe &amp; International Quantum Electronics Conference CLEO EUROPE/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6801930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field interactions involved in gold nanoparticles chain fed by a silicon waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EOS Topical Meeting on Optics at the Nanoscale (ONS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultracompact metamaterials-based polarization converter for photonics at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical NanoPhotonics: From near field based Si photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, CRN2, University of Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Photonics: From near field based Si photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar, Institute for Basic Science, Sungkyunkwan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale engineering of the waveguide local effective index by metamaterial resonances: Toward transformation optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cartagena, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2013.6602809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-dielectric metamaterials for guided wave optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André De Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86270Y, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2003063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optics and NanoTechnology: Training and Research programs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, 10th anniversary of Engeneering Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided wave metamaterial configurations for application in the near IR domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics (METAMATERIALS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Talence, France. pp.271-273, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetaMaterials.2013.6809023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near field imaging of localized surface plasmons modes in metallic nanostructures integrated on dielectric waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heriberto Márquez Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States. pp.880932-880932-6, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photonic structures fabrication by top-down lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and characterization of Sn, Al co-doped zinc oxide thin films prepared by sol–gel dip-coating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-I Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao-Chia Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Chie Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACT2013 International Thin Films Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ZnO large scale controlable nanostructuring: UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th ICACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down lithographic ZnO photonic structures : towards ultimate control of light emission in the UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mrs Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Nanoscale Photonics: from near field based Si photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Physics of Semicondcutors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective index engineering using metal-dielectric metamaterials for silicon photonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André De Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’13, The 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de lumière à l'échelle nanométrique: de l’optique de champ proche dans le NIR à la photonique UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Institut d'Electronique du Sud, Université de Montpellier 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs : Matériaux alternatifs et Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave J. Rogers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque sur les nouvelles technologies de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanowires as effective luminescent sensing materials for nitroaromatic derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics, San Diego Convention Center 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02526315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for self-organization of Au nanoparticles assisted by copolymer templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States. pp.88092E, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2025144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photonics and related Applications: towards Large Scale Controllable ZnO nanostructration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of metamaterials at oblique incidence and effective analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies: nanophotonique et matériaux multifunctionnels, contexte societal et environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, UTT - CREIDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent enhancement of ultrathin polymer layers for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+ Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical study of strong coupling effects in a chain of gold nanorods integrated on silicon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2012, Photonic and Phononic Properties of Engineered Nanostructures II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the uniformity of 300mm wafer through ring- resonator analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photonics in Switching (PS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of metamaterials and effective analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-dielectric metamaterials effective medium behavior in the near-infrared domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André De Lustrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR « Ondes » 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO thin films and nanowires for luminescence based chemosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Zinc Oxide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate control of light extraction by photonic band engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Zinc Oxide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards photoconduction gain measurements of a single ZnO nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Zinc Oxide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO chemical bath deposition: a morphological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Zinc Oxide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of Au colloids assisted by copolymer templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in metallic nanoparticle chains on SOI waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gogol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhanin Aassime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84311I, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient interfacing of silicon-on-insulator and localized surface plasmon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gogol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhanin Aassime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire coupled to a waveguide for the characterization of the guided light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics west - Opto 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single metafilm effective medium behavior in optical domain: Maxwell-Garnett approximation and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dubrovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloyse Degiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'12 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold nanowire coupled with waveguide for integrated sensing and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoplasmonics Sensors and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Gotheborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics: from near field integrated silicon photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd France-Japan workshop on nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonics on SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EOS topical meeting on optical microsystems (OµS'11), Septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics: integrated optical nanowiring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society Spring Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate silicon photonics: sub-diffraction light guiding and imaging on SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Nanoelectronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tao-Yuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near field in silicon photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, California, United States. pp.79430S, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.875235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO Nanowires based UV photonic crystals for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far field scattering by a waveguide-coupled nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San francisco, United States. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.875477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an analytical model of si-ring resonators for designing a 1&#x00D7;8 multiplexer in SCISSOR configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 ICO International Conference on Information Photonics (IP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ottawa, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICO-IP.2011.5953723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light confinement and propagation characteristics in plasmonic gap waveguides on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States. pp.79430R, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.875181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved bioluminescent detection of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Custillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biotechnology Congress, September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoBiSS : Spectromètre compact à échantillonnage bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Marseille 2011 (Horizons)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoBiSS: Compact Bidimensional Sampling Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de rayonnement d'un nanofil métallique en interaction avec un guide d'onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Antenne et interaction de champ proche » GDR « Ondes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field optics for integrated photonics and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar, Instrument Technology Research Center (ITRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and structure for nanophotonics: characterization and fabrication aspects I and II (double lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAP 2010, Naples Training School on NanoPhotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low thermal conductivity of porous silicon: a potential material for power generation and cooling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous semiconductors science and technology (PSST-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random lasing in high quality ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferechteh Hosseini Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration by nanoimprint lithography of hybrid silica coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoimprint and Nanoprint Technology (NNT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale photonics: from near field based photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar, National Nano Device Laboratory (NDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration par nanoimpression de couches sol-gel hybrides pour l'extraction de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-oxide-silicon nanophotonics: An efficient integration of plasmonic nano-slots with silicon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group IV Photonics (GFP), 2010 7th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.34-36, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GROUP4.2010.5643437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale photonics: from near field based photonics to UV photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Thun, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-thin film emission enhancement on active substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux capteurs chimiques à transduction optique pour la détection d'ultra-traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Wave in integrated optics with the use of metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature chemical bath deposition for high quality ZnO thick film and nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Chun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Han Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for infrared reflectivity reveals the effect of Ge amount on the interface state and the crystalline quality of the 3C-SiC/Ge/Si heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model for thermal conductivity in nanostructures: Application to Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged Sample Holder for Optical AFM Imaging: Millimeter Scanning with High Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 First International Conference on Sensor Device Technologies and Applications (SENSORDEVICES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Venice, Italy. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORDEVICES.2010.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte luminescence de couches de ZnO:Al par recuit thermique rapide à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Sondergard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random lasing in high quality ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferecteh Hosseini-Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice days of Waves in Complex Media 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanooptique pour la photonique: cartographie de champ complexe, spectroscopie intégrée et condenseur de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité Laboratoire de Photonique et Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Marcoussy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et controler la lumière : De l'observation de modes guides, aux condenseurs de lumieres et à la photonique UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité Saint Gobain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing a vertically integrated surface plasmon gap waveguide on Si with an AFM-based NSOM in guided detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Field Optics (NFO) 11th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithographie interferentielle pour la realisation de couches minces meso et nanostructurees : avantages et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mcmurtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light extraction study on quantum dots embedded in nanoimprinted silica matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Richardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoimprint and Nanoprint Technology (NNT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry enhanced optical near field microscopy and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asia-Pacific Near-Field Optical conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de nanostructures de ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards refractive index modulation in TiO2 by means of electrochemical anodization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chie Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">216th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Vienna, Austria. pp.99-103, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3237016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication methods for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training Course of the International Atomic Energy Agency, Nanomaterials and Radiation : Synthesis, Characterization, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vibrational, structural and optical properties of SiC/Ge/Si heterostructures by means of infrared reflectivity: effect of Ge amount at the SiC/Si interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards routine near-field optical characterization of silicon-based photonic structures: An optical mode analysis in integrated waveguides by transmission AFM-based SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Information: Spring Meeting of the European-Materials-Research-Society on Frontiers in Silicon-Based Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-optics for photonics: from optical field mapping to integrated spectroscopy and light condensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd of the EOS Topical Meeting on Optical Microsystems (OµS 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of infrared dielectric function of silicon near-field scanning probe tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication methods for plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School On Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged sample holder for optical AFM imaging: Millimeter scanning with high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EUROCON 2009 (EUROCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, St. Petersburg, France. pp.2070-2074, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURCON.2009.5167933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics and Nanofab groups research summary: from near field optical instrumentation to multifunctional photonic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop UTT Troyes - NTU Singapour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact fourier transform spectrometer based on optical near-field sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference in Near-field optics, Nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range plasmon guides, resonators and antennas imaged by non-linear photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd ICTON Mediterranean Winter Conference (ICTON-MW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Angers, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTONMW.2009.5385565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact SWIFTS spectrograph with a leaky loop structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecoarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Integrated Optics: Devices, Materials, and Technologies XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.689617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Synthesis of Plasmonic nano_Structures by means of Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society - ACES2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Niagara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided versus surface emission study in ZnO thin films deposited on sapphire: A first step towards optimized nanostructured thin film emitting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanooptique pour la photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Nouvelles micro et nanostructures pour l¿ingénierie photonique GT2 GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical field probing in photonic structures by atomic force microscopy combined with optical heterodyne detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West, OPTO 2008, Integrated Optics: Devices, Materials, and Technologies XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2008, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field probing using laser optical feedback interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Near-Field Optics, Nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Nanometer Scale Focusing Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation and focusing in a silicon photonic crystal based negative index medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Gesuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Mocella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dardano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Near-field Optics, Nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un spectromètre compact basé sur la transformée de Fourier d'ondes stationnaires en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Custillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de champs dans des structures guidantes à base de Silicium par ASNOM à détection hétérodyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie à sonde locale multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platine porte-échantillon à course millimétrique pour la microscopie en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Topcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club micro nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de nouvelles sondes polymères pour l'étude d'échantillons par SNOM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club micro nanotechnologies 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by anisotropic near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Plasmons Photonics 3 (SPP3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWIFTS: Spectromètre intégré à transformée de Fourier à ondes contra-propagatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWIFTS : Micro-spectromètre optique à ondes guidées contra-propagatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes - Réunion plénière interférences d'ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field localization and enhanced harmonic conversion in Silicon-based periodic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Descrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Giorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECS-VII: International Symposium on Photonic and Electromagnetic Crystal Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area sample holder unit for enhanced near field microscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOT 2007 International Symposium on Optomechatronic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Switzerland. pp.67160E-67169E, </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.754194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale vectorial imaging of localized surface plasmons using azodye molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP3, Third international Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro - polymer tips for SNOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nanotechnologie et l'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Optical Emission in the High Intensity Pumping Regime for Top Down ZnO Nanostructures Grown on c-Sapphire Substrates by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Coupond Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon interference printing in a photosensitive azo-dye polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanometa 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Seefeld in Tirol, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un spectrographe à boucle d'onde stationnaire en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the optical properties of quantum dots by substrate functionalization: application to active NSOM tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Viste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosources optiques, les dernières avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMNT - Bilan 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal light propagation in photonic crystal based components as probed by subwavelength optical complex field mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fasquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platine porte-échantillon à course millimétrique pour la microscopie en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Topcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs spectroscopiques pour la détection d'espèces biologiques et chimiques - Des interférométres de Fourier en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coärer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque interdisciplinaire en instrumentation (C2I 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano - imagerie vectorielle photochimique de plasmons de surface localisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies a sonde locale 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-sensitive printing of surface Plasmon interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP3 Third international Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft photo structuring of porous silicon in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de champs dans des structures guidantes à base de silicium par SNOM à sonde sans ouverture et à détection interféromètrique hétérodyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club Micro-Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a full-field displacement measurement technique at the microscale and application to the study of strain fields in a tensile steel specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in oxidised porous silicon channel waveguides by scattering-type heterodyne scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum confinement tuning in porous silicon by local photo oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference amplified SERS on (multi)layered substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERS Round table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Poltersdorf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field localization and second harmonic generation in Silicon-based microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Descrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Giorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on near-field optics, nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de champ dans des structures optiques intégrées sur silicium par microscopie optique de champ proche interférentielle hétérodyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics&amp;Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop on Nanoscale Energy Conversion and Information Processing Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical behaviour of materials at a microscopic scale : development of a optical full-field measurement method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Near-field Optics, Nanophotonics &amp; Related Techniques, NFO9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near field probing of photonic materials: from heterodyne interferometric mapping of guided waves to photochemical imaging of dipolar response of metallic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Physics of Semiconductors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex optical near-field analysis of compact SOI-based photonic structures using apertureless probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Near-field Optics, Nanophotonics &amp; Related Techniques, NFO9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon characteristics of tunable photoluminescence from single gold nanorod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Plasmon mediated photoluminescence in gold nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium microporeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonique sur silicium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du rayonnement synchrotron infrarouge pour les techniques de champ proche optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Chabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Patricio da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Plasmon characteristics of tunable photoluminescence from single gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics &amp; Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the optical properties of QDots by substrate functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Viste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Robert de Saint Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club micro-nanotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in oxidised porous silicon channel waveguides by scattering-type heterodyne scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on near-field optics, nanophotonics and related techniques (NFO-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland. p.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft photo-structuring of porous silicon in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical full-field measurement of strain at a microscopic scale with the grid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rotinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speckle06: Speckles, From Grains to Flowers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.63412U, </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.695991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics&amp;Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de champs dans des structures optique intégrées sur silicium par microscopie optique de champ proche interférentielle hétérodyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude AFM de l'interaction optique locale entre nanoparticules métalliques et photopolymères : vers l'élaboration de nouvelles structures pour la nanooptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Micro Polymer Tip for SNOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude AFM de l'interaction optique locale entre nanoparticules métalliques et photopolymères : vers l'élaboration de nouvelles structures pour la nanooptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characteristics and analysis of transverse modes in 1.3-μm strained InGaAs quantum well VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pougeoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. pp.61850U, </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical probing of photonic materials using an AFM tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics SPIE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-optique et photonique : cartographie de champ complexe dans des structures guidantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité Institut d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures for meso and nano-optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale technologies e-Beam 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levée de dégénérescence spectrale dans la résonance plasmon de nanoparticules métalliques par anisotropie d'indice effectif induite par photopolymérisation en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Ondes GT2-GT5, SUPELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of hybridized arrays of subwavelength holes in a metallic film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric optical mapping of highly confined waveguiding structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Mapping of photonic structures: modal and spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub Wavelength Optics : from photo induced matter modification to heterodyne optical near field mapping of guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Worshop on Nano Bio Optics &amp; Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Cheongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the manufacture of nano hybrid metallic/polymer nanoparticles using local-field enhancement around metallic structures embedded in a photopolymerizable solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Polymer tip for micro and nano optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslame Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics - SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field photochemical imaging of noble metal nano-objects using an azodye polymer: From single to near field coupled objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Asia-Pacific Conference on Near-Field Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced near-field optical analysis for photonic structures and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro et nanosytèmes au LNIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques C NANO GRAND EST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO homoepitaxy on the O polar face of hydrothermal & melt-grown substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferecteh Hosseini-Teherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Largeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SOXESS Workshop on ZnO and related compounds SOXESS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Gallipoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects on the manipulation of micropoarticles in the evanescent field of an optical waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Gaugiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conferecnce on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle sonde en polymère pour la micro/nano optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locales 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic contribution in SERS process : influence of localized surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Diziain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Plasmon Photonics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanofunctionalized photopolymer probes for SNOM applicationsNew nanofunctionalized photopolymer probes for SNOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STM'05-ICSPM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field Photochemical Imaging of Noble Metal Nanoobjects using an azodye polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie photochimique du champ proche optique de nano structures métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à sondes locales 2005, Mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy optoelectronic control system for near field characterization of millimeter long wave guiding structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Juncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Munich, Germany. pp.585806, </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.611900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of resonant photonic structures by near field optical imaging: example of the bragg grating waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Photonics, Devices and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field photochemical imaging of noble metal nano-objects using an azodye polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference ERPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a long range nanometric precision stage for near field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Juncar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EUSPEN International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse modale et spectrale de structures photoniques par cartographie optique de champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Institut d'Electronique Fondamental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hétérodyne de champs guidés par microscopie en champ proche optique à sonde diffusante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux pour l'optique: exemple du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chennaputi Jagadish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque francophone Méthodes et Techniques Optiques pour l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne detection of guided waves using a scattering near-field optical microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Conference on Near Field Optics and related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de la lumière dans des guides à base de silicium poreux: observation en champ proche et analyse modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France. pp.239-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polymer micro tip for scanning near field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berouaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Seoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field enhancement around lithographic metallic nanostructures using an azo-dye polymer: direct observation and realization of sub-wavelength complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-838-O5.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation optique de polymère azobenzénique à l'échelle sub-longueur d'onde : propriétés tribologiques et influence du plastifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Micro-Nano-Technologies, Section Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, TROYES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field analysis of Bragg grating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Stefanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Conference on Near Field Optics and related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the local-field enhancement around metallic nanostructures using a photosensitive azopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong light confinement in microporous Si photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">None Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de composants optiques intégrés sur verre en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème journées nationales de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution nanophotolithography in Atomic Force Microscopy (AFM) Contact mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanopatterns and nanostructures at the interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Near-field Optical Microscopy (SNOM) using an apertureless probe: tip field enhancement studied by the help of photosensitive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lyonnaises Nano-Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide spectral tuning of the surface plasmon resonance with lithograhically designed arrays of metallic nanoparticles in view of new bio-chemical nanosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobiotechnologies Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced Nanopatterns in self developing polymer films: A possible application of apertureless SNOM to high density data storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMST, MINATEC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Near-field Optical Microscopy (SNOM) using an apertureless probe: tip field enhancement studied by the help of photosensitive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lyonnaises Nano-Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of SERS active substrates for near-field Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international topical conference on Optical Probes of conjugated polymers and organic and inorganic nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanolithography on azo polymer PMMA-DR1: Analysis of the contrast of generated nanopatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Topical Conference on Optical Probes of Conjugated Polymers and Organic &amp; Inorganic Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de structures guidantes confinées avec un microscope optique de champ proche à sonde sans ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sondes locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par SNOM à pointe diffusante de la propagation de la lumière dans les structures guidantes : constantes de propagation, profils de modes, pertes et structures de bandes optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing wave reflectivity in photonic structures using a scattering optical near field microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ion exchanged integrated lightwave devices with an apertureless scanning near-field optical microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Prague, Czech Republic. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisations de substrats SERS actifs pour la spectroscopie Raman en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière GDR "ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide spectral tuning of the surface plasmon resonance with lithography desigh arrays of metallic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international topical conference on Optical Probes of conjugated polymers and organic and inorganic nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Dye Exciton Coupling with Porous Silicon Microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCON'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping evanescent field of integrated waveguide with an apertureless scanning near-field optical microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity contrast in apertureless Scanning near field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Near-field Optical Microscopy (SNOM) using an apertureless probe : tip field enhancement studied by the help of photosensitive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning Probe Microscopy Sensors and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous silicon: the essential photonic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic crystals down under 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie en champ proche à sonde sans ouverture : application à la caractérisation de guide d'onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of phase modulation phenomena in the light scattered by a vibrating tip in apertureless SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Tuning of High Quality Porous Silicon (PSi) Microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSST 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Puerto de la Cruz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate phosphor nano-particles embedded in oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSST 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Puerto de la Cruz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of local field enhancement at the end of SNOM tips using photosensitive azobenzene-containing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sur couche de PMMA-DR1 de l'effet de pointe optique généré à l'extrémité d'une sonde SNOM sans ouverture. Application à la nanophotolithographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club nanotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie hétérodyne en microscopie optique de champ proche à sonde diffusante pour l'optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème journées nationales de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field photoluminescence obervation of Zn2SiO4 : Mn2+nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Diziain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the european societies of physical chemistry, Interaction of Laser Radiation with Matter at Nanoscopic Scales: from Single Molecule Spectroscopy to Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par lithographie de nanostructures pour la microscopie optique en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club nanotechnologie 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par microscopie optique en champ proche à sonde sans ouverture (ASNOM) 1 en éclairage évanescent de nanostructures métalliques lithographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club nanotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light distribution recording using PMMA-DR1 : direct observation of the lighting rod effect below an apertureless SNOM probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANMAT 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par lithographie de nanostructures optiques en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Deturche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Micro et Nanotechnologies 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct characterization of the light distribution in the vicinity of an aperturless probe for scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of luminescent Zn2SiO4:Mn2+ particles inside oxidized porous silicon : emergence of yellow luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kawazoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international Conference on Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de singularités électromagnétiques à proximité d'une pointe métallique comme sources optiques locales pour la nano-photochimie. Exemple d'étude sur le PMMA-DR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fekra H'Dhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Francais de Photochimie-Lumière sur la nanophotonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZN2SIO4:MN2+ NANO-PARTICLES GROWN IN POROUS SILICON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Taghavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de substrats performants pour le SERS en vue d'expériences de spectroscopie en champ proche optique à sonde sans ouverture (A-SNOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque GDR Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Batz-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and light emission properties of low doped p-type porous silicon microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romestain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, boston, United States. pp.711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECISIoN .Polymères scintillants nanostructurés pour une détection N/R amplifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Boudergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kondrasovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 19 - 13 ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05499979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured plastic scintillators for enhanced radiation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadidi Toybou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kondrasovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster SFNano C'NANO Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05496873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DECISIoN. Polymères scintillants nanostructurés pour une détection N/R amplifiée WIGSG 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Boudergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kondrasovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05497953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modeling of light transmission through ZnO nanowires arrays (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junze Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pauporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. SPIE, SPIE Proceedings (10727), pp.5, UV and Higher Energy Photonics: From Materials to Applications 2018. </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2323538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Enhanced Resonant Raman Scattering and Photoluminescence of ZnO nanocrystals with Al nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Muravitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kochtcheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Near-Field Optics (NFO15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the phonon spectrum of bulk Si through surface nanostructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdo Iskandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 spring Meeting, Nanomaterial symposium U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khlopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Energy, Materials and Photonics (EMP 16), 10-13 July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khlopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasmonics and NanoOptics (Nanoplasm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down and bottom-up growth of patterned multi-functional ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque sur les nouvelles technologies de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Troyes, France. 5ème colloque sur les nouvelles technologies de l'éclairage, UTT, 3 et 4 Octobre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique UV pour la détection d'espèce chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme colloque national ZnO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05497827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PONAME POsitionnement NAnométrique Multi-échellE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Topsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Alayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonique couplée et guidée sur SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Apuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 12 (JMC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ULtraFlu : De nouveaux capteurs chimiques à transduction optique pour la détection d’ultra-traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG’09 - Workshop interdisciplinaire sur la sécurité globale 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05509644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREATION D’UNE FENETRE DE SORTIE DE RAYONNEMENT POUR UN COMPOSANT PHOTOEMETTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Dunyo Nomenyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2201067. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for manufacturing a thin film of ordered silicon nanopatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2875522 (B1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for structuring and transferring a mask in a substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2924716 (B1). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for integrating two-dimensional materials on a nanostructured substrate, suspended thin film of two-dimensional materials and uses there of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokarna Anisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP3551788 (A1). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de cristaux scintillants visant à optimiser l'extraction de lumière, structure quasi périodique et utilisation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057361 (B1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for optimising the collection of photons in scintillator crystals, crystal and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2018511028 (A). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for integrating two-dimensional materials on a nanostructured substrate, suspended thin film of two-dimensional materials and uses there of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2018116048 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de cristaux scintillants visant à optimiser l'extraction de lumière, structure quasi périodique et utilisation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057361 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of scintillation crystals to optimize light extraction, quasi-periodic structure and corresponding use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2018065966 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'intégration de matériaux 2D sur un substrat nanostructuré, film mince suspendu de matériaux 2D et utilisation associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokarna Anisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3060023 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'optimisation de la collection de photons dans des cristaux scintillateurs, cristal et utilisatiton associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP3117243 (A1). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymère scintillant structuré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Nomenyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1763166. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05497518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de structuration et de transfert d’un masque dans un substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3019319 (B1). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canada, N° de brevet: CA2617959 (C). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP1913350 (B8). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of making film or wafer composed of material of metal oxide type or semiconductor type to have nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP6014722 (B2). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'optimisation de la collection de photons dans des cristaux scintillateurs, cristal et utilisatiton associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP2919037 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de structuration et de transfert d’un masque dans un substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lérondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mc Murtry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3019319 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d'une couche mince de nanoreliefs de silicium ordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2993701 (B1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for optimising the collection of photons in scintillator crystals, crystal and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Salas-Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2015136165 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for manufacturing a thin film of ordered silicon nanopatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2014013193 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency device for focusing light to subwavelength dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US8503075 (B2). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra-propagative wave spectograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP5363104 (B2). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of nanostructuring a film or a wafer of material of the metal oxide or semiconductor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">China, Patent n° : CN102428215 (A). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une couche nanostructurée, nanostructure obtenue suivant un tel procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2945547 (B1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection optique à substrat actif, procédé de fabrication d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Smic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP2486393 (A2). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of nanostructuring a film or a wafer of material of the metal oxide or semiconductor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2430220 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d'une couche mince de nanoreliefs de silicium ordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2993701 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection optique à substrat actif, procédé de fabrication d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Smic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2951318 (B1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectromètre compact à échantillonnage bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2929402 (B1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of nanostructuring a film or a wafer of material of the metal oxide or semiconductor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2012133029 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection optique à substrat actif, procédé de fabrication d'un tel système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Smic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2951318 (A1). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra-propagative wave spectograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US7995211 (B8). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for focusing light with sub-wavelength dimensions and high yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2286413 (A1). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact spectrometer for two-dimensional sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2011516847 (A). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical detection system having an active substrate and method for manufacturing such a system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2011042673 (A2). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for focusing light with sub-wavelength dimensions and high yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2011521291 (A). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une couche nanostructurée, nanostructure obtenue suivant un tel procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2945547 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of nanostructring a film or a wafer of material of the metal oxide or semi-conductor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Divay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2010130963 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact spectrometer for two-dimensional sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : EP2260277 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de focalisation de lumière à des dimensions sub-longueur d'onde à fort rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2931560 (B1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de focalisation de lumière à des dimensions sub-longueur d'onde à fort rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2931560 (A1). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectromètre compact à échantillonnage bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2929402 (A1). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for focusing light with sub-wavelength dimensions and high yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2009141353 (A1). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact spectrometer for two-dimensional sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unknown Region, Patent n° : WO2009127794 (A1). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2889587 (B1). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: WO2007017588 (A1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrographie à onde contra-propagative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2889587 (A1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de la lumière dans le silicium poreux: application à la photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lerondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Elgargouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kadiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ben Hassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114487" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sarieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Junior Talla Kontchou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202500241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Verma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2024.136621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Raies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Ghabri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kostcheev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Soueiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR06087F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03689320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benmamas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Houset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.03.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Niberon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12121132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Radjehi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djelloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2020.1753397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silvestre Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. M&#233;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.392017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Movsesyan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chen Huang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junze Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00434k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02504102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Chevalier Cesar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schwartzberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61189-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Chebil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Fouzri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Hamdaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRWS2SG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauport&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.01.054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02314872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111184" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Karen Gonz&#225;lez-Alcalde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Mandujano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085749" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mizanur M Mizanur Rahman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Clerget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174723" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatman Ben Abdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhahri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-00608-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekou&#233; Athos Dogbe Foli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00700" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Iskandar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Younes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.094308" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jeong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Seok Jeong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Chevalier-C&#233;sar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700107" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02364310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Min Oh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jin Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201700308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45726" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizanur Rahman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.U. Joshi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2015.11.042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJPQNF7W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02467627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Joshi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhas Jejurikar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/2/025602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02382732v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungho Bang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jun Jeong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Jin An" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04936" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504870" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKRM60LW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962208" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510295" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSR02FK4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308574v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dagens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l F&#233;vrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Apuzzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00435" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296859v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hee Hong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Kyung Suh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09373" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269671v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8041682" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04233" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02452639v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Chia Huang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Chie Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.04.051" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gadallah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L&#233;rondel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875744" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lun Ho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2344011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chastaing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Soyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph4001179" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371368v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.132" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra06327a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Letailleur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR33341D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297041v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/41/415202" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantisara Pita" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vinh Vu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-517" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002347" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05494535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02416d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448866v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Sattar Gadallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave J. Rogers" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803081" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02437316v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200984" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK24BPPS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791239v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371177v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fevrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl304164y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752428" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303855v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Chuang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chun Lin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02439356v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Chao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993000v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Sedaghat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725511" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01422989v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dubrovina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burokur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghasemi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7391-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14BDBE94222D254ED784DF260471119362730336/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03025950v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauveau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedeli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hazart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9575-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PFCSFSV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683875v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lupu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.018004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473193v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Elias" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Philippe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yun Lin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-011-1530-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sondergard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530729" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470621v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Lin Hsieh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyh-Chen Chen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Yi Lee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.009770" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yu Grachev" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.06.044" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02351858v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mini-Pei Lu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.001272" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269663v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haneche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Laroche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3567960" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473076v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Dupont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3527087" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02445599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Hsieh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Lee" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Wu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/11/115304" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20F194FA47CA7F06C6826B8680D26138AEE359C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269661v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524537" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296523v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Renault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003303" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fedeli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101065q" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603149v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Gesuele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Stefanon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003168" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830875v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Topsu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473935" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02441243v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chie Lin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3316120" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02405060v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Consonni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sinno" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3200953" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02329180v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3039075" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311129v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.006939" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479880v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leblond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000184" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02468307v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Leblond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.042" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFS3T2D0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000865v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viste" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-008-0417-z" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M17KMJ04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319159v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pougeoise" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelnokov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2012170" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268202v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charra" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Korczak" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl080053v" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354261v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7096263" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSZ4V7J3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02452741v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779298" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FEFCD331CE49F59EBF7C755C6BDA3087BEC6A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323560v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369582v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Juan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bouillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.01930.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301753v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.06.032" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P37C17D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02440702v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011718" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268215v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719282" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02370087v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Derouard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004238" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166129v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Coarer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2007.138" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369870v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674307" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E56379903DDBAC64B846E5978789A3837CC0CA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387180v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moulart" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830874v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Alayli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2773623" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152616v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332358v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Descrovi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricciardi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004159" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155069v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demazeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-3975-z" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZS9KM660-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443562v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674404" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A28081FBAEF8871C697B474299C0BA7D9A3E593E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380621v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.075414" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296794v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taghavinia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makino" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yao" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.11.052" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4294ZRCW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02295930v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Gomez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wiederrecht" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hui Chang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.000823" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376474v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl047956i" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02309933v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Seo Im" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046224b" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4ZFZT9BZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02379026v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461118" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXXPCS2X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02441865v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gilbert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.003619" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02351798v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.005553" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453338v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.267405" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318696v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/11/031" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A38A6F5B7C5A5B41F7AD7D2B6161E4AE6B1B23EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292669v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hudlet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.11.029" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPGBL169-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274398v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1349" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-4310PQSB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02299803v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslame Fares" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Fikri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.001971" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443609v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20102" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FD0B3M6T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02360055v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruymantseva" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035437g" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K4Q9W8T5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865915v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reece" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mulders" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Zheng" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306517" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M1BJNQ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02370060v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00276-5" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R7S195M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292883v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekhra H&#8217;dhili" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1585117" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292911v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2003.01106.x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291797v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reece" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1574403" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292636v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.002117" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404992v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekra H'Dhili" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2003.01123.x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02447520v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pawlak" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmytruk" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kagamitani" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durbin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1479752" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296369v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Filippo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Lisio" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maddalena" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solimeno" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(01)00136-1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQCZXR72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865923v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parisini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamamoto" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1456537" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865959v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00228-9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4041PFN2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272390v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00692-4" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6128XQL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865943v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Liang Peng" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Hihara" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sumiyama" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Yao" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.41.5726" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865955v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02041-3" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CS04K3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865937v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1531226" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865976v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390100908" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GN8943QV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865967v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yamamoto" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yao" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/12/4/335" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF176BCCC8C25BB9D471D90AC04B92D97F75B51E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02437177v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1425083" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256925v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00211-7" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9GBZWW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628586v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(96)09483-7" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3D5B291069454E694AC1C9AB952683B5CA3E2C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866380v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19342-15" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462877v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28079-5_9" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF05249D6230D70FF81D2E21703F23B1B69AD0D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499189v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394037v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376483v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735774v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hillenbrand" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28079-5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015841v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03060205v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Benmamas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158187v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158533v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473163v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522606" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158288v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891935v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Azuelos" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866394v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521567v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Chibly" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860870v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2324143" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521644v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866089v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323373" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866086v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866305v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866302v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866071v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866331v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866112v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2279616" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866444v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410658v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866439v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866106v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866308v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munseok Jeong" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866120v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866310v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijal Kottukkal Bahuleyan" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chuburu" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866114v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866161v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238154" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866123v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866314v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527569v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laux" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866184v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521187v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463214v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269870v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866321v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526310v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866188v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866125v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866320v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Ibrahim" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866449v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866175v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498808v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526264v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190818" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526258v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsattar Gadalah" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866450v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371371v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMMAD.2014.7038699" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526273v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866130v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866194v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866198v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J Patriarche" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866455v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371365v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubrovina" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lustrac" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2013.6809023" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521845v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521833v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521437v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; De Lustrac" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003063" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866453v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866467v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371363v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupu" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602809" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371360v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josslyn Beltran Madrigal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto M&#225;rquez Becerra" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024812" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866221v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866222v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463033v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526383v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521199v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521665v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866470v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866132v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526315v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459894v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sarrazin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025144" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463039v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526364v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Chun Lin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lim" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866216v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tobori" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02440695v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Megy" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801930" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521879v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453137v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labeye" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fedeli" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521443v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fevrier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521859v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526801v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526824v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Rogers" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463143v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goh" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526816v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459846v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lamarre" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonzi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521461v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921650" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02360186v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462520v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860888v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Ghasemi" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521872v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526397v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barny" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866482v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02472997v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hazart" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICO-IP.2011.5953723" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371359v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875181" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521246v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526405v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974363v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875477" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521468v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521215v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521208v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151977v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875235" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521885v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462502v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462539v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462507v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462514v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866516v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521675v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866133v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526141v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526829v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Letailleur" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371356v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2010.5643437" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526840v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Dupont" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechteh Hosseini Teherani" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526413v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866520v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526911v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521899v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526854v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Han Wu" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526131v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526139v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318678v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Top&#231;u" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORDEVICES.2010.42" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521892v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526866v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grachev" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526845v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferecteh Hosseini-Teherani" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866511v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866487v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526858v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526421v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866499v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521361v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521471v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521369v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460123v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02468291v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lin" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Lee" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3237016" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462974v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526142v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521684v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463023v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313791v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2009.5167933" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866332v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866324v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02515988v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521482v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487183v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521477v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866236v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consonni" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521480v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Mocella" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dardano" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Moretti" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521485v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448416v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385565" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394438v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoarer" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202040v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866135v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463207v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495707v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521742v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482563v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866325v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866341v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521724v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinno" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Topcu" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495716v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02530475v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460118v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vilain" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460115v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462841v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521691v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521704v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866243v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giorgis" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lettieri" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212817v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.754194" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498924v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521488v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fasquel" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521712v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462558v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Co&#228;rer" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463132v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476534v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476523v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498816v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866351v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotinat" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521733v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498823v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276157v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476569v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463016v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498939v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199146v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482569v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert de Saint Vincent" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463199v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521912v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chabli" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Patricio da Silveira" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462961v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463202v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866151v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866249v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695991" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498937v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498834v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498825v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460122v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185100v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495762v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pougeoise" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilet" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662118" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487194v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460113v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02530476v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866523v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184418v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462967v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petite" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498934v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498940v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199156v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866253v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moulard" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497329v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495727v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520927v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866354v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gaugiran" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;tin" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derouard" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaton" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498942v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463175v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diziain" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866155v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497336v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866356v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866260v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497461v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460120v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463186v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185424v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463125v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463195v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521507v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topcu" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alayli" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.611900" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497373v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463182v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521512v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521959v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866528v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497410v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wurtz" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pollard" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Elliott" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497446v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463107v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-838-O5.2" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154111v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526144v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reece" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gal" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chennaputi Jagadish" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497471v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463170v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahres" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berouaken" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185916v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463099v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497469v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498838v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497504v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497488v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482753v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463158v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497483v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498948v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521918v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renaud" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497478v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubert" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008827v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463164v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463083v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526148v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=None Gal" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498841v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516020v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497508v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866365v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498846v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477553v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498950v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866265v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Zheng" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866358v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498954v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498952v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498951v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866360v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866276v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kawazoe" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477809v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emonin" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isambert" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498956v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498944v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460103v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486725v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486721v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460104v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498955v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866271v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477816v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486670v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273903v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496873v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trocm&#233;" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05499979v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocm&#233;" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866367v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323538" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497953v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462993v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525674v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527686v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527685v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866373v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497827v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aad" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273217v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562443v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05509644v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702862v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dunyo Nomenyo" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141741v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313586v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866000v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokarna Anisha" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865991v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iltis" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866003v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141961v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866007v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141889v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141964v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497518v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141903v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141990v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141938v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141857v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141861v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866016v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141985v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141429v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141911v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141745v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141868v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866023v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866043v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebarny" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Smic" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866026v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866019v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141918v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141955v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141801v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141933v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141931v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521088v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141952v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141773v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141799v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866034v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141766v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866038v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141796v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141782v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866035v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141779v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141805v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866046v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462623v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141874v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141866v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141871v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006258v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Elgargouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kadiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ben Hassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114487" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sarieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Junior Talla Kontchou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202500241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Verma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2024.136621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Raies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Ghabri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kostcheev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Soueiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR06087F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03689320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benmamas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Houset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.03.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Niberon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12121132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silvestre Castro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. M&#233;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.392017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Movsesyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chen Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junze Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00434k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02504102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Chevalier Cesar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schwartzberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61189-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Radjehi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djelloul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2020.1753397" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatman Ben Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhahri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-00608-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Chebil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Fouzri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Hamdaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.280" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRWS2SG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauport&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.01.054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Karen Gonz&#225;lez-Alcalde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Mandujano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02314872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111184" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mizanur M Mizanur Rahman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Clerget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174723" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekou&#233; Athos Dogbe Foli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00700" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Iskandar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Younes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.094308" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448435v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Chevalier-C&#233;sar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jeong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Seok Jeong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02364310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Min Oh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jin Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201700308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45726" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizanur Rahman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.04.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dagens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l F&#233;vrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Apuzzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00435" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504870" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKRM60LW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02467627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Joshi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhas Jejurikar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/2/025602" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02382732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungho Bang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jun Jeong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Jin An" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04936" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.U. Joshi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2015.11.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJPQNF7W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962208" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510295" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSR02FK4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8041682" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hee Hong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Kyung Suh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09373" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04233" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chastaing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Soyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph4001179" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442653v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lun Ho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2344011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371368v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.132" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02452639v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Chia Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Chie Lin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.04.051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313714v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gadallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Rogers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L&#233;rondel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875744" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra06327a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fevrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl304164y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002347" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297041v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonetti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sartel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/41/415202" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantisara Pita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vinh Vu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-517" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759965v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Letailleur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR33341D" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05494535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02416d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448866v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Sattar Gadallah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave J. Rogers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803081" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02437316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200984" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK24BPPS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791239v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03025950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauveau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedeli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hazart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9575-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PFCSFSV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Chuang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chun Lin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02439356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Chao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269667v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752428" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Sedaghat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725511" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01422989v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dubrovina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burokur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghasemi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7391-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14BDBE94222D254ED784DF260471119362730336/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02351858v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Yi Lee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Lin Hsieh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mini-Pei Lu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.001272" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470621v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyh-Chen Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.009770" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602889v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yu Grachev" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sondergard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.06.044" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269663v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haneche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Laroche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3567960" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473193v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Elias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Philippe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yun Lin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-011-1530-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00683875v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lupu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Lustrac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.018004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530729" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296523v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Renault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003303" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473076v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Dupont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hosseini Teherani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3527087" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02445599v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Hsieh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Wu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/11/115304" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20F194FA47CA7F06C6826B8680D26138AEE359C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269661v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524537" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fedeli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101065q" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603149v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Gesuele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Stefanon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003168" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830875v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Topsu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473935" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02441243v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chie Lin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3316120" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319159v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pougeoise" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelnokov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2012170" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02329180v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Consonni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3039075" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leblond" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000184" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311129v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Pang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.006939" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02405060v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830707v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sinno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3200953" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02468307v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Leblond" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.042" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFS3T2D0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000865v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viste" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-008-0417-z" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M17KMJ04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02440702v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.011718" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02452741v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779298" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FEFCD331CE49F59EBF7C755C6BDA3087BEC6A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354261v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7096263" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323560v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369582v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Juan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bouillard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.01930.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charra" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Korczak" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl080053v" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301753v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.06.032" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P37C17D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443562v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674404" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A28081FBAEF8871C697B474299C0BA7D9A3E593E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387180v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moulart" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369870v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674307" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E56379903DDBAC64B846E5978789A3837CC0CA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830874v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Alayli" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2773623" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268215v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719282" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02370087v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Derouard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004238" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166129v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Coarer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2007.138" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332358v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Descrovi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricciardi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004159" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155069v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demazeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-3975-z" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZS9KM660-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296794v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taghavinia" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makino" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.11.052" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4294ZRCW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380621v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.075414" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02295930v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Gomez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wiederrecht" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hui Chang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.000823" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02309933v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Seo Im" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046224b" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4ZFZT9BZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02379026v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461118" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXXPCS2X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376474v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl047956i" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02441865v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gilbert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.003619" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02351798v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.005553" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453338v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.267405" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292669v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hudlet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.11.029" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPGBL169-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274398v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1349" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-4310PQSB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318696v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/11/031" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A38A6F5B7C5A5B41F7AD7D2B6161E4AE6B1B23EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02299803v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslame Fares" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Fikri" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.001971" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443609v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20102" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FD0B3M6T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02360055v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruymantseva" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma035437g" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K4Q9W8T5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404992v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekra H'Dhili" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2003.01123.x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292883v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekhra H&#8217;dhili" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1585117" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865915v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reece" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mulders" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Zheng" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306517" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M1BJNQ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02370060v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00276-5" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R7S195M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292911v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2003.01106.x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291797v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reece" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1574403" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292636v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.002117" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865955v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamamoto" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02041-3" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CS04K3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865937v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1531226" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865943v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Liang Peng" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Hihara" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sumiyama" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Yao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.41.5726" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02447520v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pawlak" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmytruk" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kagamitani" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durbin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1479752" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296369v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Filippo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Lisio" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maddalena" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solimeno" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(01)00136-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQCZXR72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865923v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parisini" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1456537" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865959v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00228-9" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4041PFN2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272390v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00692-4" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6128XQL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02437177v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1425083" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865976v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390100908" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GN8943QV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865967v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yamamoto" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yao" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/12/4/335" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF176BCCC8C25BB9D471D90AC04B92D97F75B51E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256925v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00211-7" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9GBZWW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628586v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(96)09483-7" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3D5B291069454E694AC1C9AB952683B5CA3E2C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866380v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19342-15" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462877v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28079-5_9" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF05249D6230D70FF81D2E21703F23B1B69AD0D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499189v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394037v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376483v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735774v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hillenbrand" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28079-5" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015841v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158187v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03060205v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Benmamas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158533v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473163v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522606" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03158288v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866394v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521567v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Chibly" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891935v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Azuelos" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860870v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2324143" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521644v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866089v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323373" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866086v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866305v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866302v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866071v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866106v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866331v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866112v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2279616" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866444v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410658v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866439v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527569v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866310v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijal Kottukkal Bahuleyan" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chuburu" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866114v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866161v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238154" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866123v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866308v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munseok Jeong" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866120v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866314v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866321v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526310v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866188v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866125v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866320v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Ibrahim" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866184v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521187v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463214v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269870v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866449v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866175v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498808v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526264v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190818" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526258v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsattar Gadalah" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866198v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J Patriarche" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526273v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866130v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866450v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371371v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMMAD.2014.7038699" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866194v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866216v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tobori" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526364v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Chun Lin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lim" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02440695v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Megy" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801930" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521845v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521833v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866453v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866467v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371363v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupu" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubrovina" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602809" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521437v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; De Lustrac" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003063" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866455v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371365v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lustrac" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2013.6809023" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371360v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josslyn Beltran Madrigal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto M&#225;rquez Becerra" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024812" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866221v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866222v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463033v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526383v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521199v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521665v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866470v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866132v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526315v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459894v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sarrazin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025144" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463039v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521872v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866482v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526397v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barny" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521443v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fevrier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453137v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labeye" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fedeli" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521879v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521859v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526801v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526824v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Rogers" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463143v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goh" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526816v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459846v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lamarre" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonzi" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521461v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhanin Aassime" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921650" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02360186v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462520v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860888v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Ghasemi" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462514v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521246v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521468v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521215v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521208v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151977v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875235" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526405v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974363v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875477" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02472997v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hazart" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICO-IP.2011.5953723" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371359v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875181" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521885v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462502v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462539v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462507v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866499v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866133v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526141v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526840v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Dupont" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechteh Hosseini Teherani" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526413v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Letailleur" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866520v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526829v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371356v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2010.5643437" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866516v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521675v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526911v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521899v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526854v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Han Wu" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526131v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526139v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318678v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Top&#231;u" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORDEVICES.2010.42" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526866v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grachev" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526845v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferecteh Hosseini-Teherani" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866511v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866487v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521892v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526858v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526421v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richardot" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521369v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521684v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02468291v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lin" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Lee" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3237016" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462974v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526142v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460123v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521361v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521471v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463023v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313791v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2009.5167933" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866332v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521485v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448416v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385565" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394438v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecoarer" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02515988v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521482v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866324v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487183v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521477v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866236v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consonni" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521480v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Mocella" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dardano" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Moretti" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521733v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498823v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866341v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521724v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinno" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Topcu" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460118v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vilain" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02530475v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495716v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521691v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521704v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866243v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giorgis" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lettieri" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212817v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.754194" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462841v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460115v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202040v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866135v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463207v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495707v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521742v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482563v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866325v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498924v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521488v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fasquel" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521712v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462558v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Co&#228;rer" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463132v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476534v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476523v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498816v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866351v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotinat" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520927v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495727v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462967v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petite" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498934v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498940v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497329v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199156v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866253v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moulard" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199146v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463016v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498939v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462961v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463202v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866151v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521912v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chabli" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Patricio da Silveira" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463199v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482569v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert de Saint Vincent" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276157v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476569v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866249v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695991" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498937v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498834v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498825v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460122v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185100v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495762v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pougeoise" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilet" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662118" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487194v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02530476v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866523v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460113v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184418v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497410v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wurtz" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pollard" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Elliott" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497446v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866528v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866155v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497336v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460120v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463186v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497461v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866356v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866260v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866354v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gaugiran" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;tin" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derouard" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaton" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498942v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463175v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diziain" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185424v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463195v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463125v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521507v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topcu" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alayli" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.611900" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497373v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463182v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521512v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521959v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498838v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526144v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reece" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gal" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chennaputi Jagadish" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497471v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154111v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463170v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahres" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berouaken" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463107v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-838-O5.2" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185916v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497469v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463099v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526148v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=None Gal" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498841v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497508v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516020v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482753v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497488v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497483v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463158v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497504v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498948v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521918v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renaud" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497478v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubert" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008827v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463083v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463164v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866360v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498952v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498951v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498950v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866265v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Zheng" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498846v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477553v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866365v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866358v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498954v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486670v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498944v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477809v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emonin" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isambert" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460103v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486725v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498956v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460104v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486721v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866276v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kawazoe" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498955v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866271v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477816v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273903v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05499979v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocm&#233;" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496873v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trocm&#233;" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497953v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866367v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323538" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462993v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525674v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527686v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527685v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866373v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497827v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aad" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273217v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562443v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05509644v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702862v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dunyo Nomenyo" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141741v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313586v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866000v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokarna Anisha" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141964v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iltis" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866003v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866007v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141961v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02865991v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141889v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141903v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497518v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141990v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141857v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141861v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141938v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866016v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141985v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141429v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141911v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141745v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866023v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141868v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141931v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141918v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866043v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebarny" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Smic" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866026v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866019v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141955v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141801v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141933v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141952v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521088v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141773v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141799v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866034v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141766v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866035v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866038v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141796v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141782v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141779v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141805v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02866046v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462623v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141874v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141866v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03141871v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006258v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>