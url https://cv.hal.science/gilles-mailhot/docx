--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -342,377 +342,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Soil Washing Approach to Remediation of Lead-Contaminated Soil with Amino Acid Ionic Liquid [Met][NO3]</w:t>
+                <w:t xml:space="preserve">Understanding complex volcanic hydrosystems using a multi-tracer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Deng</w:t>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Wang</w:t>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Fu</w:t>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijie Xue</w:t>
+                <w:t xml:space="preserve">Virginie Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changbo Zhang</w:t>
+                <w:t xml:space="preserve">Barbara Yvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.725. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 964, pp.178421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics13090725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448550v1</w:t>
+                <w:t xml:space="preserve">hal-04913360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding complex volcanic hydrosystems using a multi-tracer approach</w:t>
+                <w:t xml:space="preserve">A Soil Washing Approach to Remediation of Lead-Contaminated Soil with Amino Acid Ionic Liquid [Met][NO3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nevers</w:t>
+                <w:t xml:space="preserve">Yun Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">Sheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aumar</w:t>
+                <w:t xml:space="preserve">Lin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vergnaud</w:t>
+                <w:t xml:space="preserve">Weijie Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Yvard</w:t>
+                <w:t xml:space="preserve">Changbo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 964, pp.178421. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics13090725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913360v1</w:t>
+                <w:t xml:space="preserve">hal-05448550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of arsenic from contaminated soil by washing with amino acid-derived ionic liquids: Remediation effects and potential mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changbo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, </w:t>
@@ -1252,64 +1252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and fates of NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; and PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;3−&amp;lt;/sup&amp;gt; in an alluvial plain wetland - Insights from the Auzon oxbow and the alluvial aquifer of the Allier (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,90 +1399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of [Glu][H2PO4] via Foliar Spraying on Cadmium and Arsenic Absorption and Translocation in Rice Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changbo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (2), </w:t>
@@ -2467,51 +2467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the knowledge of diatom ecology by coupling geochemistry, radioactivity and taxa inventory in thermo-mineral springs of a volcanic and upland area in south-central France, the Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lory-Anne Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2588,103 +2588,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient regulation of cadmium accumulation by carboxymethylammonium chloride in rice: Correlation analysis and expression of transporter gene OsGLR3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangyue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changbo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 930, pp.172861. </w:t>
@@ -3101,7368 +3101,7368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetra-n-butylammonium decatungstate supported on Fe 3 O 4 nanoparticles: a novel nano-catalyst for green synthesis of nitroso compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Impact of Mn 2+ in bisphenol A degradation by chelating agents-assisted manganese dioxide: mechanism understanding and efficiency evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqing Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cy01862d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301268v1</w:t>
+                <w:t xml:space="preserve">hal-04281886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of recycled magnetite nanoparticles to degrade carbamazepine in water through photo-Fenton oxidation at neutral pH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine de Brauer</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of peroxymonosulfate and peroxydisulfate activation using a nano zero-valent iron catalyst supported on graphitized carbon: Mechanisms and application to the degradation of estrogenic compounds in different water matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjuan Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 414, pp.137702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129228v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic degradation of bisphenol A in heterogeneous Fenton and photo-Fenton systems catalyzed by graphitized carbon-nano zero valent iron</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.110959⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.3275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294404v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-adsorption characteristics of antibiotics with different functional groups and cadmium combined contamination on activated carbon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Decolorization of Azo Dye Orange II in a UV-Fe3+-PMS-Oxalate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.110070⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11030903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441529v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale study of UVC-based AOPs towards implementation at the outlet of domestic WWTPs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine de Brauer</w:t>
+                <w:t xml:space="preserve">Insight into the effect of natural organic matter on the photooxidation of arsenite induced by colloidal ferric hydroxides in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2023.287⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.119683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441548v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mn 2+ in bisphenol A degradation by chelating agents-assisted manganese dioxide: mechanism understanding and efficiency evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daqing Jia</w:t>
+                <w:t xml:space="preserve">Pilot-scale assessment of the viability of UVA radiation for H2O2 or S2O82− activation in advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104388⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 56, pp.104328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281886v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of peroxymonosulfate and peroxydisulfate activation using a nano zero-valent iron catalyst supported on graphitized carbon: Mechanisms and application to the degradation of estrogenic compounds in different water matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
+                <w:t xml:space="preserve">Quantitative structure-activity relationship for the photooxidation of aromatic micro-pollutants induced by graphene oxide in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongrong Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137702⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 315, pp.137781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.137781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129222v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation mechanism from an innovative ternary catalytic process based on intrasystem interaction: Decatungstate/Fe3O4/H2O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Labbe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 413-415, pp.114004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272238v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Decolorization of Azo Dye Orange II in a UV-Fe3+-PMS-Oxalate System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yajie Wang</w:t>
+                <w:t xml:space="preserve">A comparative study on Fe(III)/H2O2 and Fe(III)/S2O82− systems modified by catechin for the degradation of atenolol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaying Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Dong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11030903⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 329, pp.138639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307663v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the effect of natural organic matter on the photooxidation of arsenite induced by colloidal ferric hydroxides in water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Wu</w:t>
+                <w:t xml:space="preserve">The ability of recycled magnetite nanoparticles to degrade carbamazepine in water through photo-Fenton oxidation at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyun Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jinjun Li</w:t>
+                <w:t xml:space="preserve">Arezou Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232, pp.119683. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 317, pp.123877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307687v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale assessment of the viability of UVA radiation for H2O2 or S2O82− activation in advanced oxidation processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine de Brauer</w:t>
+                <w:t xml:space="preserve">Tetra-n-butylammonium decatungstate supported on Fe 3 O 4 nanoparticles: a novel nano-catalyst for green synthesis of nitroso compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56, pp.104328. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.1000-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cy01862d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283686v1</w:t>
+                <w:t xml:space="preserve">hal-04301268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structure-activity relationship for the photooxidation of aromatic micro-pollutants induced by graphene oxide in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-adsorption characteristics of antibiotics with different functional groups and cadmium combined contamination on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zisong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+                <w:t xml:space="preserve">Shuangfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hainong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.137781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.110070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.110070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307700v1</w:t>
+                <w:t xml:space="preserve">hal-04441529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation mechanism from an innovative ternary catalytic process based on intrasystem interaction: Decatungstate/Fe3O4/H2O2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Mousty</w:t>
+                <w:t xml:space="preserve">Pilot-scale study of UVC-based AOPs towards implementation at the outlet of domestic WWTPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (6), pp.1471-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2023.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.01.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04307672v1</w:t>
+                <w:t xml:space="preserve">hal-04441548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on Fe(III)/H2O2 and Fe(III)/S2O82− systems modified by catechin for the degradation of atenolol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+                <w:t xml:space="preserve">Synergistic degradation of bisphenol A in heterogeneous Fenton and photo-Fenton systems catalyzed by graphitized carbon-nano zero valent iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjuan Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 329, pp.138639. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.110959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.110959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124805v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Fe(III)–EDDS complexes and soybean peroxidase in photo-Fenton processes for organic pollutant removal: insights into possible synergistic effects</w:t>
+                <w:t xml:space="preserve">Effect of Co-Existing Cations and Anions on the Adsorption of Antibiotics on Iron-Containing Minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bertolotti</w:t>
+                <w:t xml:space="preserve">Xiaoyu Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juntao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Minella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+                <w:t xml:space="preserve">Shiyong Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-022-00339-4⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27228037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053073v1</w:t>
+                <w:t xml:space="preserve">hal-03875730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe2.5Co0.3Zn0.2O4/CuCr-LDH as a visible-light-responsive photocatalyst for the degradation of caffeine, bisphenol A, and simazine in pure water and real wastewater under photo-Fenton-like degradation process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+                <w:t xml:space="preserve">Degradation of chloramphenicol in soil with catechin-enhanced ferric iron/persulfate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Khataee</w:t>
+                <w:t xml:space="preserve">Linyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 291, pp.132920. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 372, pp.133742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.133742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634868v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Co-Existing Cations and Anions on the Adsorption of Antibiotics on Iron-Containing Minerals</w:t>
+                <w:t xml:space="preserve">Influence of strong iron-binding ligands on cloud water oxidant capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Guan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhang</w:t>
+                <w:t xml:space="preserve">Aridane González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiyong Tao</w:t>
+                <w:t xml:space="preserve">Julia Boutorh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cheize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27228037⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 829 (4), pp.154642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875730v1</w:t>
+                <w:t xml:space="preserve">hal-03710403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of chloramphenicol in soil with catechin-enhanced ferric iron/persulfate system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anodic TiO2 Nanotube Layers for Wastewater and Air Treatments: Assessment of Performance Using Sulfamethoxazole Degradation and N2O Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linyi Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenbo Dong</w:t>
+                <w:t xml:space="preserve">Marcel Sihor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Gowrisankaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Martaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Motola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanlin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.133742⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875540v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strong iron-binding ligands on cloud water oxidant capacity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Degradation of Paracetamol by the Fe(III)-Sulfite System under UVA Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cheize</w:t>
+                <w:t xml:space="preserve">Yanan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 829 (4), pp.154642. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (7), pp.2248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27072248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710403v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic TiO2 Nanotube Layers for Wastewater and Air Treatments: Assessment of Performance Using Sulfamethoxazole Degradation and N2O Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inactivation of harmful algal bloom by an environmentally friendly photocatalyst under photo-Fenton-like degradation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezou Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Sihor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sridhar Gowrisankaran</w:t>
+                <w:t xml:space="preserve">Fatemeh Zakeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Martaus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Motola</w:t>
+                <w:t xml:space="preserve">Alireza Khataee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27248959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 370, pp.133513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.133513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053076v1</w:t>
+                <w:t xml:space="preserve">hal-03875526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Degradation of Paracetamol by the Fe(III)-Sulfite System under UVA Irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a better understanding of ferric-oxalate complex photolysis: The role of the aqueous/air interface of droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanan Yuan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (7), pp.2248. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.133127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27072248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624690v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of harmful algal bloom by an environmentally friendly photocatalyst under photo-Fenton-like degradation process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CEBA: A Data Lake for Data Sharing and Environmental Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Zakeri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alireza Khataee</w:t>
+                <w:t xml:space="preserve">David Sarramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ogereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.133513⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (7), pp.2733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22072733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875526v1</w:t>
+                <w:t xml:space="preserve">hal-03635226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of ferric-oxalate complex photolysis: The role of the aqueous/air interface of droplet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">Application of Fe(III)–EDDS complexes and soybean peroxidase in photo-Fenton processes for organic pollutant removal: insights into possible synergistic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanlin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-022-00339-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03827969v1</w:t>
+                <w:t xml:space="preserve">hal-04053073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEBA: A Data Lake for Data Sharing and Environmental Monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Mezhoud</w:t>
+                <w:t xml:space="preserve">Fe2.5Co0.3Zn0.2O4/CuCr-LDH as a visible-light-responsive photocatalyst for the degradation of caffeine, bisphenol A, and simazine in pure water and real wastewater under photo-Fenton-like degradation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezou Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Khataee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (7), pp.2733. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 291, pp.132920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22072733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635226v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine degradation using peroxydisulfate and peroxymonosulfate in the presence of Mn 2 O 3 . Efficiency, reactive species formation and application in sewage treatment plant water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Hydrogen peroxide and persulfate activation using UVA-UVB radiation: Degradation of estrogenic compounds and application in sewage treatment plant waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 405, pp.124693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981789v2</w:t>
+                <w:t xml:space="preserve">hal-03052735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Manganese(III) (Oxyhydr)Oxides Use in Advanced Oxidation Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Cubic cobalt and zinc co-doped magnetite nanoparticles for persulfate and hydrogen peroxide activation towards the effective photodegradation of Sulfalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezou Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Khataee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26195748⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 404, pp.126391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981816v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide and persulfate activation using UVA-UVB radiation: Degradation of estrogenic compounds and application in sewage treatment plant waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine de Brauer</w:t>
+                <w:t xml:space="preserve">Phenanthrene decomposition in soil washing effluents using UVB activation of hydrogen peroxide and peroxydisulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124693⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.127996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052735v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic cobalt and zinc co-doped magnetite nanoparticles for persulfate and hydrogen peroxide activation towards the effective photodegradation of Sulfalene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+                <w:t xml:space="preserve">Impacts of environmental levels of hydrogen peroxide and oxyanions on the redox activity of MnO2 particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqing Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126391⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (9), pp.1351-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1em00177a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991547v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene decomposition in soil washing effluents using UVB activation of hydrogen peroxide and peroxydisulfate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monfort</w:t>
+                <w:t xml:space="preserve">Efficient removal of estrogenic compounds in water by MnIII-activated peroxymonosulfate: Mechanisms and application in sewage treatment plant water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqing Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.117728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02991542v1</w:t>
+                <w:t xml:space="preserve">hal-03981811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of environmental levels of hydrogen peroxide and oxyanions on the redox activity of MnO2 particles</w:t>
+                <w:t xml:space="preserve">Impacts of environmental levels of hydrogen peroxide and oxyanions on the redox activity of MnO 2 particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daqing Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (9), pp.1351-1361. </w:t>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1em00177a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1EM00177A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331228v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant role of iron on the fate and photodegradation of enrofloxacin</w:t>
+                <w:t xml:space="preserve">Photo-activation of persulfate and hydrogen peroxide by humic acid coated magnetic particles for Bisphenol A degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Sciscenko</w:t>
+                <w:t xml:space="preserve">Nuno P.F Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Arques</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Bianco Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129791⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 361, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169173v1</w:t>
+                <w:t xml:space="preserve">hal-02470307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of estrogenic compounds in water by MnIII-activated peroxymonosulfate: Mechanisms and application in sewage treatment plant water</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Significant role of iron on the fate and photodegradation of enrofloxacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Sciscenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Arques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bouchonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117728⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 270, pp.129791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981811v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of environmental levels of hydrogen peroxide and oxyanions on the redox activity of MnO 2 particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+                <w:t xml:space="preserve">Co-adsorption and interaction mechanism of cadmium and sulfamethazine onto activated carbon surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zisong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjie Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangfei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1EM00177A⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 619, pp.126540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321723v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-activation of persulfate and hydrogen peroxide by humic acid coated magnetic particles for Bisphenol A degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Minella</w:t>
+                <w:t xml:space="preserve">Calcium Sulfite Solids Activated by Iron for Enhancing As(III) Oxidation in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjuan Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Bianco Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26041154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.12.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02470307v1</w:t>
+                <w:t xml:space="preserve">hal-03194117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Sulfite Solids Activated by Iron for Enhancing As(III) Oxidation in Water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Feng Wu</w:t>
+                <w:t xml:space="preserve">Degradation of 2,4-Dichlorophenol by Ethylenediamine-N,N′-disuccinic Acid-Modified Photo-Fenton System: Effects of Chemical Compounds Present in Natural Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongfei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr9010029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26041154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03194117v1</w:t>
+                <w:t xml:space="preserve">hal-03098858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-adsorption and interaction mechanism of cadmium and sulfamethazine onto activated carbon surface</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron(III)-induced photooxidation of arsenite in the presence of carboxylic acids and phenols as model compounds of natural organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangfei Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xingyun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126540⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.128142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194131v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of 2,4-Dichlorophenol by Ethylenediamine-N,N′-disuccinic Acid-Modified Photo-Fenton System: Effects of Chemical Compounds Present in Natural Waters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hongfei Lin</w:t>
+                <w:t xml:space="preserve">Synthesis of a magnetically separable LDH-based S-scheme nano-heterojunction for the activation of peroxymonosulfate towards the efficient visible-light photodegradation of diethyl phthalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezou Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Khataee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 559, pp.149906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr9010029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03098858v1</w:t>
+                <w:t xml:space="preserve">hal-03350720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(III)-induced photooxidation of arsenite in the presence of carboxylic acids and phenols as model compounds of natural organic matter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Feng Wu</w:t>
+                <w:t xml:space="preserve">Enhancement of the photocatalytic activity of decatungstate, W10O324−, for the oxidation of sulfasalazine/sulfapyridine in the presence of hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 404, pp.112890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052429v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a magnetically separable LDH-based S-scheme nano-heterojunction for the activation of peroxymonosulfate towards the efficient visible-light photodegradation of diethyl phthalate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arezou Fazli</w:t>
+                <w:t xml:space="preserve">A Review of Manganese(III) (Oxyhydr)Oxides Use in Advanced Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqing Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149906⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (19), pp.5748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26195748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350720v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the photocatalytic activity of decatungstate, W10O324−, for the oxidation of sulfasalazine/sulfapyridine in the presence of hydrogen peroxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sarakha</w:t>
+                <w:t xml:space="preserve">Caffeine degradation using peroxydisulfate and peroxymonosulfate in the presence of Mn 2 O 3 . Efficiency, reactive species formation and application in sewage treatment plant water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqing Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 404, pp.112890. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 328, pp.129652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052327v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative depollution treatment using multi-valent iron species: from fundamental study to application in municipal wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+                <w:t xml:space="preserve">Degradation of Acetaminophen via UVA-induced advanced oxidation processes (AOPs). Involvement of different radical species: HO , SO4− and HO2/O2−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangxiong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08502-z⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, pp.127268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932226v1</w:t>
+                <w:t xml:space="preserve">hal-02995763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Layered Double Hydroxide/TiO2 Photocatalysts for the Photocatalytic Degradation of Orange II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+                <w:t xml:space="preserve">Mechanism of photochemical degradation of Fe(III)-EDDS complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering4020039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 399, pp.112646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901679v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Acetaminophen via UVA-induced advanced oxidation processes (AOPs). Involvement of different radical species: HO , SO4− and HO2/O2−</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application and mechanism of ferrihydrite in the EDDS improved heterogeneous photo-Fenton system: the role of different reactive species under different conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Huang*</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127268⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (18), pp.7602-7610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ00628A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995763v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of photochemical degradation of Fe(III)-EDDS complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Mailhot</w:t>
+                <w:t xml:space="preserve">Simultaneously enhanced photocatalytic and antibacterial activities of TiO2/Ag composite nanofibers for wastewater purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.102104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769495v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Fenton-like System with Catechin, an Environmental-friendly Polyphenol: Effects and Mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tian Qiu</w:t>
+                <w:t xml:space="preserve">Biodegradation of phenol and catechol in cloud water: comparison to chemical oxidation in the atmospheric multiphase system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.127946⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.4987-4997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4987-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052808v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneously enhanced photocatalytic and antibacterial activities of TiO2/Ag composite nanofibers for wastewater purification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving Fenton-like System with Catechin, an Environmental-friendly Polyphenol: Effects and Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyi Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.12.057⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.127946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.127946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481593v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and mechanism of ferrihydrite in the EDDS improved heterogeneous photo-Fenton system: the role of different reactive species under different conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Feng</w:t>
+                <w:t xml:space="preserve">Oxygen nanobubbles enhanced photodegradation of oxytetracycline under visible light: Synergistic effect and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. A Oladoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ00628A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 388, pp.124227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937863v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of phenol and catechol in cloud water: comparison to chemical oxidation in the atmospheric multiphase system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+                <w:t xml:space="preserve">Photochemistry of the Cloud Aqueous Phase: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Photochemical Processes in Sunlit Surface and Atmospheric Waters, 25 (2), pp.423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25020423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4987-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557263v1</w:t>
+                <w:t xml:space="preserve">hal-02470321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen nanobubbles enhanced photodegradation of oxytetracycline under visible light: Synergistic effect and mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N.A. A Oladoja</w:t>
+                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Cheng</w:t>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124227⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470592v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of the Cloud Aqueous Phase: A Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The utilization of Fe-doped g-C 3 N 4 in a heterogeneous photo-Fenton-like catalytic system: the effect of different parameters and a system mechanism investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiongwei Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25020423⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (37), pp.21876-21886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0RA00993H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470321v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Application of a microbial siderophore desferrioxamine B in sunlight/Fe3+/persulfate system: from the radical formation to the degradation of atenolol at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (29), pp.36782-36788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-09692-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883526v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utilization of Fe-doped g-C 3 N 4 in a heterogeneous photo-Fenton-like catalytic system: the effect of different parameters and a system mechanism investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative depollution treatment using multi-valent iron species: from fundamental study to application in municipal wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (37), pp.21876-21886. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (16), pp.19736-19745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0RA00993H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08502-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103778v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a microbial siderophore desferrioxamine B in sunlight/Fe3+/persulfate system: from the radical formation to the degradation of atenolol at neutral pH</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous Layered Double Hydroxide/TiO2 Photocatalysts for the Photocatalytic Degradation of Orange II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huihui Liu</w:t>
+                <w:t xml:space="preserve">Rodrigue Djeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiqiang Sun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (29), pp.36782-36788. </w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-09692-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering4020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008104v1</w:t>
+                <w:t xml:space="preserve">hal-02901679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene degradation using Fe(III)-EDDS photoactivation under simulated solar light: A model for soil washing effluent treatment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced oxidation of aniline using Fe(III)-S(IV) system: Role of different oxysulfur radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 236, pp.124366. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 362, pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470626v1</w:t>
+                <w:t xml:space="preserve">hal-02190110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced oxidation of aniline using Fe(III)-S(IV) system: Role of different oxysulfur radicals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of iron-mediated activation of persulfate using catechin: From generation of reactive species to atenolol degradation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 362, pp.183-189. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 697, pp.134188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190110v1</w:t>
+                <w:t xml:space="preserve">hal-02470622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of iron-mediated activation of persulfate using catechin: From generation of reactive species to atenolol degradation in water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl and sulfate radicals activated by Fe(III)-EDDS/UV: Comparison of their degradation efficiencies and influence of critical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 697, pp.134188. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.271-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470622v1</w:t>
+                <w:t xml:space="preserve">hal-02190114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl and sulfate radicals activated by Fe(III)-EDDS/UV: Comparison of their degradation efficiencies and influence of critical parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenbo Dong</w:t>
+                <w:t xml:space="preserve">Phenanthrene degradation using Fe(III)-EDDS photoactivation under simulated solar light: A model for soil washing effluent treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 245, pp.271-278. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.124366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.12.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190114v1</w:t>
+                <w:t xml:space="preserve">hal-02470626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new source of ammonia and carboxylic acids in cloud water: The first evidence of photochemical process involving an iron-amino acid complex</w:t>
               </w:r>
@@ -10578,51 +10578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Carena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagrazia Proto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10686,90 +10686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth catalyst mediated degradation of p -hydroxyphenylacetic acid: Photoactivation, interfacial mechanism, and influence of some critical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 349, pp.822 - 828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10803,90 +10803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid oxidation of paracetamol by Cobalt(II) catalyzed sulfite at alkaline pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10937,90 +10937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for phenol biodegradation in cloud waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11065,455 +11065,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evaluation of the effect of microorganisms on steady state hydroxyl radical concentrations in atmospheric waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UVA-UVB activation of hydrogen peroxide and persulfate for advanced oxidation processes: Efficiency, mechanism and effect of various water constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.08.128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.279 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874247v1</w:t>
+                <w:t xml:space="preserve">hal-01772765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcystis aeruginosa Synergistically Facilitate the Photocatalytic Degradation of Tetracycline Hydrochloride and Cr(VI) on PAN/TiO2/Ag Nanofiber Mats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Changbo Zhang</w:t>
+                <w:t xml:space="preserve">First evaluation of the effect of microorganisms on steady state hydroxyl radical concentrations in atmospheric waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Cheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhenbo Wang</w:t>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal8120628⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.715 - 722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.08.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048763v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UVA-UVB activation of hydrogen peroxide and persulfate for advanced oxidation processes: Efficiency, mechanism and effect of various water constituents</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microcystis aeruginosa Synergistically Facilitate the Photocatalytic Degradation of Tetracycline Hydrochloride and Cr(VI) on PAN/TiO2/Ag Nanofiber Mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 347, pp.279 - 287. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal8120628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772765v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights on the Photodegradation of Caffeine in the Presence of Bio-Based Substances-Magnetic Iron Oxide Hybrid Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bianco Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11584,1266 +11584,1266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate-Linked Silibinin Dimers (PLSd): New Promising Modified Metabolites</w:t>
+                <w:t xml:space="preserve">Disinfection of water inoculated with Enterococcus faecalis using solar/Fe(III)EDDS-H2O2 or S2O82- process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Romanucci</w:t>
+                <w:t xml:space="preserve">A. Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Gravante</w:t>
+                <w:t xml:space="preserve">M.I. Polo-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Cimafonte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Fernandez-Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22081323⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638334v1</w:t>
+                <w:t xml:space="preserve">hal-01569827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disinfection of water inoculated with Enterococcus faecalis using solar/Fe(III)EDDS-H2O2 or S2O82- process.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Disinfection of water inoculated with Enterococcus faecalis using solar/Fe(III)EDDS-H2O2 or S2O82− process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.249-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569827v1</w:t>
+                <w:t xml:space="preserve">hal-03795897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disinfection of water inoculated with Enterococcus faecalis using solar/Fe(III)EDDS-H2O2 or S2O82− process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of Rhodococcus enclensis 23b-28, a Model Strain Isolated from Cloud Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brigante</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.061⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (43), pp.e01199-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01199-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03795897v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Rhodococcus enclensis 23b-28, a Model Strain Isolated from Cloud Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+                <w:t xml:space="preserve">Présentation des réseaux DREAL Auvergne Rhône-Alpes et AUVERWATCH (AUVERgne WATer Chemistry) dédiés au suivi de la contamination en nitrates et de la qualité des eaux de la nappe alluviale de l’Allier (Auvergne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+                <w:t xml:space="preserve">Nicolau Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Sancelme</w:t>
+                <w:t xml:space="preserve">Gmyr Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les observatoires et bases de données en eaux souterraines, 195, pp.89-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654935v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des réseaux DREAL Auvergne Rhône-Alpes et AUVERWATCH (AUVERgne WATer Chemistry) dédiés au suivi de la contamination en nitrates et de la qualité des eaux de la nappe alluviale de l’Allier (Auvergne, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+                <w:t xml:space="preserve">Activation of persulfate by Fe(III) species: Implications for 4-tert-butylphenol degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Prulho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 322, pp.380-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548910v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of persulfate by Fe(III) species: Implications for 4-tert-butylphenol degradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algae decorated TiO2/Ag hybrid nanofiber membrane with enhanced photocatalytic activity for Cr(VI) removal under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Pan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.10.013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 314, pp.622 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438110v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algae decorated TiO2/Ag hybrid nanofiber membrane with enhanced photocatalytic activity for Cr(VI) removal under visible light</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced heterogeneous photo-Fenton process modified by magnetite and EDDS: BPA degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengqi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoshuai Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.12.020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (11), pp.10421-10429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8728-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637480v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced heterogeneous photo-Fenton process modified by magnetite and EDDS: BPA degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenyu Huang</w:t>
+                <w:t xml:space="preserve">Photochemical Formation of Nitrite and Nitrous Acid (HONO) upon Irradiation of Nitrophenols in Aqueous Solution and in Viscous Secondary Organic Aerosol Proxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengqi Luo</w:t>
+                <w:t xml:space="preserve">Thorsten Bartels-Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoshuai Wei</w:t>
+                <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinghui Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Markus Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (11), pp.10421-10429. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (13), pp.7486 - 7495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8728-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b01397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518040v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Formation of Nitrite and Nitrous Acid (HONO) upon Irradiation of Nitrophenols in Aqueous Solution and in Viscous Secondary Organic Aerosol Proxy</w:t>
+                <w:t xml:space="preserve">Phosphate-Linked Silibinin Dimers (PLSd): New Promising Modified Metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Barsotti</w:t>
+                <w:t xml:space="preserve">Valeria Romanucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Bartels-Rausch</w:t>
+                <w:t xml:space="preserve">Raffaele Gravante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
+                <w:t xml:space="preserve">Martina Cimafonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Ammann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+                <w:t xml:space="preserve">Cinzia Di Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (13), pp.7486 - 7495. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (8), pp.1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b01397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22081323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637390v1</w:t>
+                <w:t xml:space="preserve">hal-01638334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the characterization of dissolved organic carbon in cloud water: Amino acids and their impact on the oxidant capacity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12903,51 +12903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siderophores in Cloud Waters and Potential Impact on Atmospheric Chemistry: Photoreactivity of Iron Complexes under Sun-Simulated Conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13033,51 +13033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and photocatalytic degradation of pharmaceuticals by BiOClxIy nanospheres in aqueous solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlong Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13161,425 +13161,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid catalytic oxidation of arsenite to arsenate in an iron(III)/sulfite system under visible light</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Feng Wu</w:t>
+                <w:t xml:space="preserve">Tryptophan and tryptophan-like substances in cloud water: Occurrence and photochemical fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.12.033⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254801v1</w:t>
+                <w:t xml:space="preserve">hal-01349003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical transformation of benzotriazole, 1 relevant to sunlit surface waters : Assessing the possible role of triplet-sensitised processes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+                <w:t xml:space="preserve">Rapid catalytic oxidation of arsenite to arsenate in an iron(III)/sulfite system under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danna Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 566-567, pp.712-721. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374499v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan and tryptophan-like substances in cloud water: Occurrence and photochemical fate</w:t>
+                <w:t xml:space="preserve">Photochemical transformation of benzotriazole, 1 relevant to sunlit surface waters : Assessing the possible role of triplet-sensitised processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 137, pp.53-61. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.712-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349003v1</w:t>
+                <w:t xml:space="preserve">hal-01374499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient oxidation of bisphenol A with oxysulfur radicals generated by iron-catalyzed autoxidation of sulfite at circumneutral pH under UV irradiation.</w:t>
               </w:r>
@@ -13699,51 +13699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and formation mechanism of BiOCl0.75I0.25 nanospheres by precipitation method in alcohol-water mixed solvents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongche Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13751,51 +13751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjing Lia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 478, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13855,51 +13855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13908,2013 +13908,2013 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 566-567, pp.712-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight into ethoxyquin fate in surface waters: Stability, direct and indirect photochemical behaviour and the identification of main products</w:t>
+                <w:t xml:space="preserve">Insight into the photocatalytic activity of ZnCr LDH and derived mixed oxides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziza Toure Bintou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
+                <w:t xml:space="preserve">Šárka Paušová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Krýsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Jirkovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.06.030⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 170-171, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264585v1</w:t>
+                <w:t xml:space="preserve">hal-01213367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the photocatalytic activity of ZnCr LDH and derived mixed oxides.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Forano</w:t>
+                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.01.029⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213367v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions.</w:t>
+                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 75, pp.271-280. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+              <w:t xml:space="preserve">, 2015, 72, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204939v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfate Radical Photogeneration Using Fe-EDDS: Influence of Critical Parameters and Naturally Occurring Scavengers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Sainte Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (24), pp.14343-14349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467187v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate Radical Photogeneration Using Fe-EDDS: Influence of Critical Parameters and Naturally Occurring Scavengers.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on the degradation of benzophenone-3 by UV/H2O2 in aqueous solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal de Sainte Claire</w:t>
+                <w:t xml:space="preserve">Ping Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixia Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingping Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicen Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03316⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 277, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.04.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264558v1</w:t>
+                <w:t xml:space="preserve">hal-01202493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the degradation of benzophenone-3 by UV/H2O2 in aqueous solution.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pingping Zhai</w:t>
+                <w:t xml:space="preserve">A better understanding of hydroxyl radical photochemical sources in cloud waters collected at the puy de Dome station - experimental versus modelled formation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yicen Xue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hongjing Li</w:t>
+                <w:t xml:space="preserve">Hélène Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mouchel-Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.04.078⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.9191-9202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9191-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202493v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better understanding of hydroxyl radical photochemical sources in cloud waters collected at the puy de Dome station - experimental versus modelled formation rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new insight into ethoxyquin fate in surface waters: Stability, direct and indirect photochemical behaviour and the identification of main products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Toure Bintou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (16), pp.9191-9202. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 311, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9191-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214421v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of clouds sampled at the puy de Dôme (France) from 10-year monitoring: Mean features of their physico-chemical properties.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fe(III)-EDDS complex in Fenton and Photo-Fenton processes: from the radical formation to the degradation of a target compound.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-1485-2014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.12154-12162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2945-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951283v1</w:t>
+                <w:t xml:space="preserve">hal-01099209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe(III)-EDDS complex in Fenton and Photo-Fenton processes: from the radical formation to the degradation of a target compound.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation and reactivity of the dichloride radical (Cl-2(-)) in surface waters: A modelling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenbo Dong</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2945-1⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.464-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.09.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099209v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and reactivity of the dichloride radical (Cl-2(-)) in surface waters: A modelling approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Minella</w:t>
+                <w:t xml:space="preserve">Preparation Of TiO2-SiO2 composite photocatalysts for environmental applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šárka Paušová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Krýsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Jirkovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.09.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.1129-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981378v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation Of TiO2-SiO2 composite photocatalysts for environmental applications.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+                <w:t xml:space="preserve">Photoenhanced transformation of nicotine in aquatic environments: Involvement of naturally occurring radical sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Temussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Iesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Previtera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.1129-1135. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.4436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.waters.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01077345v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoenhanced transformation of nicotine in aquatic environments: Involvement of naturally occurring radical sources.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Passananti</w:t>
+                <w:t xml:space="preserve">Methabenzthiazuron degradation with illuminated TiO2 aqueous suspensions Kinetic and reactional pathway investigations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Mezioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Temussi</w:t>
+                <w:t xml:space="preserve">Nouzha Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosaria Iesce</w:t>
+                <w:t xml:space="preserve">Moulay Abderrahmane Malouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Previtera</w:t>
+                <w:t xml:space="preserve">Abdennour Zertal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.106-114. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 288, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.waters.2014.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photochem.2014.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075986v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methabenzthiazuron degradation with illuminated TiO2 aqueous suspensions Kinetic and reactional pathway investigations.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdennour Zertal</w:t>
+                <w:t xml:space="preserve">Toward a Better Understanding of Fe(III)-EDDS Photochemistry: Theoretical Stability Calculation and Experimental Investigation of 4-tert-Butylphenol Degradation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Sainte Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.photochem.2014.04.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.396-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp409043e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076233v1</w:t>
+                <w:t xml:space="preserve">hal-00981382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Better Understanding of Fe(III)-EDDS Photochemistry: Theoretical Stability Calculation and Experimental Investigation of 4-tert-Butylphenol Degradation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification of clouds sampled at the puy de Dôme (France) from 10-year monitoring: Mean features of their physico-chemical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.396-403. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1485-1506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp409043e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1485-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981382v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of modeled cloud chemistry mechanism against laboratory irradiation experiments: the HxOy/iron/carboxylic acid chemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.686-695</w:t>
@@ -15943,77 +15943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could triplet-sensitized transformation of phenolic compounds represent a source of fulvic-like substances in natural waters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16094,77 +16094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (4), pp.1952-1959. </w:t>
@@ -16202,51 +16202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototransformation of 4-phenoxyphenol sensitised by 4-carboxybenzophenone: Evidence of new photochemical pathways in the bulk aqueous phase and on the surface of aerosol deliquescent particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Socorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16336,103 +16336,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical processes involving the UV absorber benzophenone-4 (2-hydroxy-4-methoxybenzophenone-5-sulphonic acid) in aqueous solution. Reaction pathways and implications for surface waters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Marrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (15), pp.5943-5953. </w:t>
@@ -16470,103 +16470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenol transformation and dimerisation, photosensitised by the triplet state of 1-nitronaphthalene: A possible pathway to humic-like substances (HULIS) in atmospheric waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babita Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70, pp.318-327</w:t>
@@ -16595,77 +16595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the hydroxyl radical photochemical sources on the rivastigmine drug transformation in mimic and natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Temussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosaria Iesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16777,51 +16777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.5865-5875. </w:t>
@@ -16897,64 +16897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17007,4495 +17007,4495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the occurrence of the dibromide radical (Br2°-) in natural waters: measures of triplet-sensitised formation, reactivity and modeling.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+                <w:t xml:space="preserve">Mechanism of carboxylic acid photooxidation in atmospheric aqueous phase: formation, fate and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 439, pp.299-306</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786485v1</w:t>
+                <w:t xml:space="preserve">hal-00694959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical production of reactive triplet states in water samples from mountain lakes, located below or above the tree line</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Minero</w:t>
+                <w:t xml:space="preserve">Development of a new homogenous photo-Fenton process using Fe(III)-EDDS complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 239, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694971v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototransformation of the drug rivastigmine. Photoinduced cleavage of benzyl-nitrogen sigma bound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of 4-chlorophenol in aqueous solution photoinduced by Fe(III)-citrate complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otman Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Jirkosvsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Phootobiological Sciences,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.794-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694968v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of carboxylic acid photooxidation in atmospheric aqueous phase: formation, fate and reactivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment of Municipal Wastewater Treatment Plant Effluents with Modified Photo-Fenton As a Tertiary Treatment for the Degradation of Micro Pollutants and Disinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Klamerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixto Malato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Agüera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeo Fernandez-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.2885-2892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694959v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new homogenous photo-Fenton process using Fe(III)-EDDS complexes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phototransformation of anthraquinone-2-sulphonate in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babita Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Minervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.1445-1453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00920936v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of 4-chlorophenol in aqueous solution photoinduced by Fe(III)-citrate complex.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic behavior of nanosized TiO2 immobilized on layered double hydroxides by delamination/restacking process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šárka Paušová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Krysa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Jirkosvsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Phootobiological Sciences,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.794-802</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.3709-3718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721170v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Municipal Wastewater Treatment Plant Effluents with Modified Photo-Fenton As a Tertiary Treatment for the Degradation of Micro Pollutants and Disinfection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amadeo Fernandez-Alba</w:t>
+                <w:t xml:space="preserve">Photodegradation of E2 in the presence of natural Montmorillonite and the iron complexing agent ethylenediamine-N,N'-disuccinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansheng Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.2885-2892</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.1880-1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687510v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototransformation of anthraquinone-2-sulphonate in aqueous solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio Minervo</w:t>
+                <w:t xml:space="preserve">Phototransformation of the drug rivastigmine. Photoinduced cleavage of benzyl-nitrogen sigma bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Temussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Previtera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Iesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.1445-1453</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787082v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic behavior of nanosized TiO2 immobilized on layered double hydroxides by delamination/restacking process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photochemical production of reactive triplet states in water samples from mountain lakes, located below or above the tree line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, pp.3709-3718</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786374v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of E2 in the presence of natural Montmorillonite and the iron complexing agent ethylenediamine-N,N'-disuccinic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">Assessing the occurrence of the dibromide radical (Br2°-) in natural waters: measures of triplet-sensitised formation, reactivity and modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.1880-1885</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 439, pp.299-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787131v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and selectivity of the terephthalic acid probe for *OH as a function of temperature, pH and composition of atmospherically relevant aqueous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
+                <w:t xml:space="preserve">Hydrogen peroxide in natural cloud water: Sources and photoreactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudio Minero</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.70-76</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.256-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694951v1</w:t>
+                <w:t xml:space="preserve">hal-00598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide in natural cloud water: Sources and photoreactivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius Parazols</w:t>
+                <w:t xml:space="preserve">Atmospheric Aqueous‐Phase Photoreactivity: Correlation Between the Hydroxyl Radical Photoformation and Pesticide Degradation Rate in Atmospherically Relevant Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 101, pp.256-263</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598498v1</w:t>
+                <w:t xml:space="preserve">hal-00687467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Aqueous‐Phase Photoreactivity: Correlation Between the Hydroxyl Radical Photoformation and Pesticide Degradation Rate in Atmospherically Relevant Waters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of hydroxyl radicals by irradiated 1-nitronaphthalene (1NN): oxidation of hydroxyl ions and water by the 1NN triplet state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babita Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolle Maura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88, pp.32-37</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1817-1824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687467v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of hydroxyl radicals by irradiated 1-nitronaphthalene (1NN): oxidation of hydroxyl ions and water by the 1NN triplet state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babita Sur</w:t>
+                <w:t xml:space="preserve">A short overview of the microbial population in clouds: potential roles in atmospheric chemistry and nucleation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolle Maura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Davide Vione</w:t>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1817-1824</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694954v1</w:t>
+                <w:t xml:space="preserve">hal-00533963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short overview of the microbial population in clouds: potential roles in atmospheric chemistry and nucleation processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of iron salts on the photooxidation of poly(N-vinylpyrrolidone) in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatima Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 218, pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2011.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533963v1</w:t>
+                <w:t xml:space="preserve">hal-00595252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of iron salts on the photooxidation of poly(N-vinylpyrrolidone) in aqueous solution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photochemical and photosensitized reaction involving 1-nitronaphthalene and nitrite in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratap Reddy Maddigapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.601-609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2011.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00595252v1</w:t>
+                <w:t xml:space="preserve">hal-00694941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical and photosensitized reaction involving 1-nitronaphthalene and nitrite in aqueous solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
+                <w:t xml:space="preserve">Performance and selectivity of the terephthalic acid probe for *OH as a function of temperature, pH and composition of atmospherically relevant aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratap Reddy Maddigapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Minero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.601-609</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.70-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694941v1</w:t>
+                <w:t xml:space="preserve">hal-00694951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of 1-Nitronaphthalene: A Potential Source of Singlet Oxygen and Radical Species in Atmospheric Waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Vione</w:t>
+                <w:t xml:space="preserve">Photodegradation of chloroform in aqueous solution: Impact of montmorillonite KSF particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp910203y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 174 (1-3), pp.368-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512296v1</w:t>
+                <w:t xml:space="preserve">hal-00512297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pH-dependent photochemistry of Anthraquinone-2-sulphonate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous photocatalysis degradation of citric acid over TiO2 I : Mechanism of 3-oxoglutaric acid degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Meichtry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Litter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (3-4), pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694925v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of chloroform in aqueous solution: Impact of montmorillonite KSF particles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferric iron reduction by fermentative strain BS2 isolated from an iron-rich anoxic environment (Lake Pavin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lehours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.09.061⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (8), pp.714-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490451003597663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00512297v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous photocatalysis degradation of citric acid over TiO2 I : Mechanism of 3-oxoglutaric acid degradation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancement by anthraquinone-2-sulphonate of the photonitration of phenol by nitrite: implications for the photoproduction of nitrogen dioxide by coloured dissolved organic matter in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratap Reddy Maddigapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.026⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (11), pp.1401-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00695276v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferric iron reduction by fermentative strain BS2 isolated from an iron-rich anoxic environment (Lake Pavin, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jouve</w:t>
+                <w:t xml:space="preserve">Photocatalytic properties of aqueous systems containing TiO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šárka Paušová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Krysa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Jirkovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.140-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490451003597663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00526142v1</w:t>
+                <w:t xml:space="preserve">hal-00695270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement by anthraquinone-2-sulphonate of the photonitration of phenol by nitrite: implications for the photoproduction of nitrogen dioxide by coloured dissolved organic matter in surface waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced reduction of chromium(VI) by iron aminopolycarboxylate complex (FeNTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otman Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mestankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Litter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (6), pp.823-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b9pp00138g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.09.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694932v1</w:t>
+                <w:t xml:space="preserve">hal-00512294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic properties of aqueous systems containing TiO2 nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous photocatalytic degradation of citric acid over TiO2 II. Mechanism of citric acid degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Meichtry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Litter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (3-4), pp.555-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695270v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced reduction of chromium(VI) by iron aminopolycarboxylate complex (FeNTA)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo 31P and 13C NMR investigations of Rhodococcus rhodochrous metabolism and behaviour during biotransformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chorao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b9pp00138g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (5), pp.1733-1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04577.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512294v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous photocatalytic degradation of citric acid over TiO2 II. Mechanism of citric acid degradation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of dissolved organic compounds on the photodegradation of the herbicide MCPA in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapan Khanra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radharani Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.038⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (20), pp.6053-6062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00695279v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dissolved organic compounds on the photodegradation of the herbicide MCPA in aqueous solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pH-dependent photochemistry of anthraquinone-2-sulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pr Maddigapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vione</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valter Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.079⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (3), pp.323-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b9pp00103d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694930v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo 31P and 13C NMR investigations of Rhodococcus rhodochrous metabolism and behaviour during biotransformation processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochemical efficiency of Fe(III)-EDDS complex: OH radical production and 17 beta-estradiol degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04577.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 212 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492876v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pH-dependent photochemistry of anthraquinone-2-sulfonate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Maurino</w:t>
+                <w:t xml:space="preserve">Photochemistry of 1-Nitronaphthalene: A Potential Source of Singlet Oxygen and Radical Species in Atmospheric Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b9pp00103d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (8), pp.2830-2836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp910203y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00512295v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical efficiency of Fe(III)-EDDS complex: OH radical production and 17 beta-estradiol degradation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The pH-dependent photochemistry of Anthraquinone-2-sulphonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratap Reddy Maddigapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.323-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00512293v1</w:t>
+                <w:t xml:space="preserve">hal-00694925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the transformation kinetics of 2- and 4-nitrophenol in the atmospheric aqueous phase. Implications for the distribution of both nitroisomers in the atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Minero</w:t>
+                <w:t xml:space="preserve">Diversity of culturable bacteria, from the anaerobic zone of the meromictic lake pavin, able to perform dissimilatory-iron reduction in different in vitro conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lehours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duncianu</w:t>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.I Olariu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (14), pp.2321-2327</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.212-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398838v1</w:t>
+                <w:t xml:space="preserve">hal-00398644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of culturable bacteria, from the anaerobic zone of the meromictic lake pavin, able to perform dissimilatory-iron reduction in different in vitro conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+                <w:t xml:space="preserve">2-Aminobenzothiazole degradation by free and Ca-alginate immobilized cells of Rhodococcus rhodochrous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chorao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Guedon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Fonty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela Cincilei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26 (3), pp.212-223</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398644v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Aminobenzothiazole degradation by free and Ca-alginate immobilized cells of Rhodococcus rhodochrous</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced degradation of 2,4-dichlorophenol in water: influence of various Fe(III) carboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Charmantray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Sancelme</w:t>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Cincilei</w:t>
+                <w:t xml:space="preserve">C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mestankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75, pp.121-128</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.1059-1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367155v1</w:t>
+                <w:t xml:space="preserve">hal-00401945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced degradation of 2,4-dichlorophenol in water: influence of various Fe(III) carboxylates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of iron speciation on the photodegradation of Monuron in combined photocatalytic systems with immobilized or suspended TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mestankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wang</w:t>
+                <w:t xml:space="preserve">J. Jirkovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Krysa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.1059-1065</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401945v1</w:t>
+                <w:t xml:space="preserve">hal-00398851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of iron speciation on the photodegradation of Monuron in combined photocatalytic systems with immobilized or suspended TiO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+                <w:t xml:space="preserve">Assessing the transformation kinetics of 2- and 4-nitrophenol in the atmospheric aqueous phase. Implications for the distribution of both nitroisomers in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jirkovsky</w:t>
+                <w:t xml:space="preserve">M. Duncianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krysa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.I Olariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7, pp.127-132</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (14), pp.2321-2327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398851v1</w:t>
+                <w:t xml:space="preserve">hal-00398838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects concerning the photo- and biodegradation of benzothiazoles in aquatic compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21589,51 +21589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Lavedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (3), pp.457-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21671,90 +21671,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of microbial and photochemical processes and their combination for degradation of 2-aminobenzothiazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74, pp.2976-2984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21792,90 +21792,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of the Nitrilotriacetic acid -Fe(III) complex during photodegradation and biodegradation by Rhodococcus rhodochrous.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74, pp.6320-6326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21894,1391 +21894,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Speciation and role of iron in cloud droplets at the puy de Dôme station</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous photocatalysis of Cr(VI) in the presence of citric acid over TiO2 particles : relevance of Cr(V)-citrate complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Marinoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Otman Abida</w:t>
+                <w:t xml:space="preserve">J.M. Meichtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Laj</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Brusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Grela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Litter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57 (3), pp.299-300</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (1-2), pp.101-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398482v1</w:t>
+                <w:t xml:space="preserve">hal-00133892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous photocatalysis of Cr(VI) in the presence of citric acid over TiO2 particles : relevance of Cr(V)-citrate complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+                <w:t xml:space="preserve">Effect of selected organic and inorganic snow and cloud components on the photochemical generation of nitrite by nitrate irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Grela</w:t>
+                <w:t xml:space="preserve">F. Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Litter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Pelizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71 (1-2), pp.101-107</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (11), pp.2111-2117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133892v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selected organic and inorganic snow and cloud components on the photochemical generation of nitrite by nitrate irradiation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Maurino</w:t>
+                <w:t xml:space="preserve">Microorganisms isolated from the water phase of tropospheric clouds at the Puy de Dôme: major groups and growth abilities at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bono</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Marinoni</w:t>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59, pp.242-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1574-6941.2006.00199.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00243986v1</w:t>
+                <w:t xml:space="preserve">hal-00125609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms isolated from the water phase of tropospheric clouds at the Puy de Dôme: major groups and growth abilities at low temperatures</w:t>
+                <w:t xml:space="preserve">An important oceanic source of micro-organisms for cloud water at the Puy de Dôme (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41, pp.8253-8263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125609v1</w:t>
+                <w:t xml:space="preserve">hal-00193743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An important oceanic source of micro-organisms for cloud water at the Puy de Dôme (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Sancelme</w:t>
+                <w:t xml:space="preserve">Influence of water on the photodegradation of poly(ethylene oxide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41, pp.8253-8263</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (11), pp.2042-2050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193743v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00253819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water on the photodegradation of poly(ethylene oxide)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erratum: Speciation and role of iron in cloud droplets at the puy de Dôme station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otman Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 92 (11), pp.2042-2050</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (3), pp.299-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00253819v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient photodegradation of the pesticide metolcarb induced by Fe complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of iron-complex (Fe-III)-NTA) on photoinduced degradation of 4-chlorophenol in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otman Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rafqah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+                <w:t xml:space="preserve">M. Litter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sarakha</w:t>
+                <w:t xml:space="preserve">M. Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environ. Chem. Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.213-217</w:t>
+              <w:t xml:space="preserve">Photochem. Photobiol. Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131405v1</w:t>
+                <w:t xml:space="preserve">hal-00131361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of iron-complex (Fe-III)-NTA) on photoinduced degradation of 4-chlorophenol in aqueous solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otman Abida</w:t>
+                <w:t xml:space="preserve">Fate of a stilbene-type fluorescent whitening agent (DSBP) in the presence of Fe(III) aqua-complexes : from the redox process to the photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wong-Wah-Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochem. Photobiol. Sci.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.395-402</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65, pp.2185-2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131361v1</w:t>
+                <w:t xml:space="preserve">hal-00131393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of a stilbene-type fluorescent whitening agent (DSBP) in the presence of Fe(III) aqua-complexes : from the redox process to the photodegradation</w:t>
+                <w:t xml:space="preserve">Highly efficient photodegradation of the pesticide metolcarb induced by Fe complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wong-Wah-Chung</w:t>
+                <w:t xml:space="preserve">Salah Rafqah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bolte</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 65, pp.2185-2192</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (4), pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131393v1</w:t>
+                <w:t xml:space="preserve">hal-00398869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient photodegradation of the pesticide metolcarb induced by Fe complexes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Speciation and role of iron in cloud droplets at the puy de Dôme station.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otman Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4 (4), pp.213-217</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.267-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398869v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and role of iron in cloud droplets at the puy de Dôme station.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected 2,4,6-trimethylphenol oxidation in the presence of Fe(III) aquacomplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54, pp.267-281</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118486v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected 2,4,6-trimethylphenol oxidation in the presence of Fe(III) aquacomplexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Aguer</w:t>
+                <w:t xml:space="preserve">Highly efficient photodegradation of the pesticide metolcarb induced by Fe complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rafqah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bolte</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sarakha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30, pp.191-196</w:t>
+              <w:t xml:space="preserve">Environ. Chem. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131257v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial population in cloud water at the Puy de Dôme: implications for the chemistry of clouds</w:t>
               </w:r>
@@ -23290,64 +23290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23398,51 +23398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metals in Atmospheric Liquid Phases: Sources, Reactivity, and Sensitive Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23596,51 +23596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Djebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Lavedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 07, pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23665,51 +23665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and mechanism of the degradation of the pesticide metsulfuron methyl induced by excitation of iron(III) aqua complexes in aqueous solutions: steady state and transient absorption spectroscopy studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rafqah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aamili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23811,77 +23811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud chemistry at the Puy de Dôme: variability and relationships with environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23980,51 +23980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cincilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39, pp.603-610</w:t>
@@ -24092,51 +24092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (1), pp.17-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24208,51 +24208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13 (1), pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24329,51 +24329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pizzocaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 102 (38), pp.7370-7374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24471,51 +24471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pizzocaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37 (12), pp.3078-3082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24587,51 +24587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32 (18), pp.2715-2720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24703,51 +24703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 34 (12), pp.2637-2648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24819,51 +24819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrianirinaharivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 38 (1-4), pp.459-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24935,51 +24935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 30 (9), pp.1729-1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25051,51 +25051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Andrianirinaharivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 87 (1), pp.31-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25167,51 +25167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pilichowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Preparations and Procedures International : The New Journal for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (5), pp.551-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25271,51 +25271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Manivannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25426,51 +25426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 97 (28), pp.7228-7233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25529,51 +25529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic systems for acrylamide photosensitized polymerization Part II. CrVICuII, a suitable system to control the polymerization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 56 (2-3), pp.387-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25632,51 +25632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acrylamide polymerization photo-induced by a chromium(VI)-copper(II) bicationic system in aqueous solution—I. Study of copper influence on the primary photoprocess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 10 (2), pp.237-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25754,90 +25754,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical survey, groundwater dating and catchment-scale hydrogeological modelling for enhanced water management on understudied volcanic watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25879,103 +25879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alluvial aquifer modeling with MODFLOW in the case of a well-field facing global change (AUVERWATCH Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Klaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Association of Hydrogeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAH2023, Sep 2023, Cap Town, South Africa</w:t>
@@ -26004,90 +26004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis of the photo-Fenton/Fenton-like reaction by Ferrozine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26125,77 +26125,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive role of Mn2+ in bisphenol. A degradation by ligands-assisted manganese dioxide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26345,51 +26345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron in advanced oxidation processes for water treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese - European Workshop on Biogeochemical Mechanism of Trace Element Transfer and Remediation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26552,90 +26552,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity and photodegradation mechanism of Metazachlor in aqueous phase: determination of the rate constants and identification of the main photoproducts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMEC 22, 22nd European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26660,103 +26660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How effective and sustainable are iron oxides in Fenton process for elimination of organic pollutants in water treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA 11, 11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26781,90 +26781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese based advanced oxidation processes: involvement of radical and non-radical pathways for the degradation of organic pollutants in water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA 11, 11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27014,103 +27014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation mechanism of an innovative ternary catalytic process based on intrasystem interaction: Decatungstate/Fe3O4/H2O2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA 11, 11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27129,942 +27129,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Formation of Nitroso-Sulfapyridine by New Catalytic System Decatungstate/Magnetite/H2O2.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Activation of persulfate with the magnetically separable co-doped Fe3O4 for highly efficient degradation of a pharmaceutical pollutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khataee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF 2021 - Web_minaire Division Catalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">French Swiss Photochemistry Symposium, FSPS, on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574329v1</w:t>
+                <w:t xml:space="preserve">hal-03430193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of new photocatalysts under visible light</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New sustainable process for wastewater treatment using recycled and recoverable magnetite with natural iron complexing agent: an example of photochemical AOP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezou Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-Slovak Workshop on Inorganic compounds for environmental applications: synthesis, characterization and analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">21st European Meeting on Environmental Chemistry (EMEC21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431312v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of persulfate with the magnetically separable co-doped Fe3O4 for highly efficient degradation of a pharmaceutical pollutant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">The use of manganese oxides for wastewaters treatment via AOPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Swiss Photochemistry Symposium, FSPS, on line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1st French-Slovak Workshop on Inorganic compounds for environmental applications: synthesis, characterization and analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430193v1</w:t>
+                <w:t xml:space="preserve">hal-03431293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sustainable process for wastewater treatment using recycled and recoverable magnetite with natural iron complexing agent: an example of photochemical AOP.</w:t>
+                <w:t xml:space="preserve">Débattre aujourd’hui pour sauver l’eau de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Meeting on Environmental Chemistry (EMEC21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">150 ans de l’Observatoire de Physique du Globe de Clermont-Ferrand (OPGC) et Fête de la science 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555096v1</w:t>
+                <w:t xml:space="preserve">hal-03431327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of manganese oxides for wastewaters treatment via AOPs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Brigante</w:t>
+                <w:t xml:space="preserve">Iron (photo)chemistry: Implication in the environment and AOPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French-Slovak Workshop on Inorganic compounds for environmental applications: synthesis, characterization and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431293v1</w:t>
+                <w:t xml:space="preserve">hal-03431306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débattre aujourd’hui pour sauver l’eau de demain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caffeine degradation in water by Mn2O3 activation of various radical precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brezová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">150 ans de l’Observatoire de Physique du Globe de Clermont-Ferrand (OPGC) et Fête de la science 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aubière, France</w:t>
+              <w:t xml:space="preserve">1st Seminar of the Association of Chemistry and the Environment (ACE) : Pollutants in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431327v1</w:t>
+                <w:t xml:space="preserve">hal-03431223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron (photo)chemistry: Implication in the environment and AOPs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of new photocatalysts under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khataee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French-Slovak Workshop on Inorganic compounds for environmental applications: synthesis, characterization and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431306v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine degradation in water by Mn2O3 activation of various radical precursors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Selective Formation of Nitroso-Sulfapyridine by New Catalytic System Decatungstate/Magnetite/H2O2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Seminar of the Association of Chemistry and the Environment (ACE) : Pollutants in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
+              <w:t xml:space="preserve">SCF 2021 - Web_minaire Division Catalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431223v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of phenol and catechol in cloud water: Comparison to chemical oxidation in the atmospheric multiphase system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Conference of the American Association for Aerosol Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, virtual meeting, France</w:t>
@@ -28093,77 +28093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decatungstate, W10O324-, as a photocatalyst for the simultaneous oxidation of organic pollutants and reduction of Fe3+ and/or H2O2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Meeting on Environmental Chemistry EMEC20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28188,90 +28188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids phototransformation pathways in cloud water: iron complexation vs hydroxyl radical. Kinetic, mechanisms and environmental relevance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28348,51 +28348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Applications of Advanced Oxidation Processes (EAAOP-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
@@ -28434,77 +28434,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of soil washing effluent treatment by UVB activation of persulfate and hydrogen peroxide processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Micropol &amp; Hazard Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28529,77 +28529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28654,103 +28654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert T. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga V. Polyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Meeting on Environmental Chemistry (EMEC 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t>
@@ -28779,103 +28779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of phenols and phthalates as priority pollutants in cloud waters by GC×GC-TOF-MS: potential biodegradation of phenol and catechol by cloud microorganisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.V. Polyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IUPAC congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
@@ -29029,77 +29029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long term hydrological research site AUVER-WATCH (Allier hydrosystem, France): promoting interdisciplinary research into alluvial aquifers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29279,90 +29279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What have we learned from 10-year monitoring of cloud chemical composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29430,64 +29430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalie Jalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cincilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29523,851 +29523,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is microbiolgy an alternative route to photochemistry in atmospheric chemistry ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
+                <w:t xml:space="preserve">Relation entre les caractères physico-chimiques et le contenu microbien des nuages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Environmental Chemistry (EMEC 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438378v1</w:t>
+                <w:t xml:space="preserve">hal-00452045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multiphase cloud chemistry model for representing and quantifying the role of microorganisms in clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Assessment of the photogeneration of .OH in cloud water sampled at Puy de Dôme using acid as probe and influence of the air mass origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Microbiologie des Aérosols, MicrobAERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
+              <w:t xml:space="preserve">European Meeting of Environmental Chemistry (EMEC 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506409v1</w:t>
+                <w:t xml:space="preserve">hal-00506454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could micro-organisms play an active role in atmospheric chemistry?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Is microbiolgy an alternative route to photochemistry in atmospheric chemistry ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTROP Final Conference on Tropospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Environmental Chemistry (EMEC 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506403v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microbiologie est-elle une alternative à la photochimie en chimie atmosphérique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
+                <w:t xml:space="preserve">Could micro-organisms play an active role in atmospheric chemistry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
+              <w:t xml:space="preserve">INTROP Final Conference on Tropospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506444v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre les caractères physico-chimiques et le contenu microbien des nuages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Development of a multiphase cloud chemistry model for representing and quantifying the role of microorganisms in clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
+              <w:t xml:space="preserve">Colloque National Microbiologie des Aérosols, MicrobAERO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452045v1</w:t>
+                <w:t xml:space="preserve">hal-00506409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the photogeneration of .OH in cloud water sampled at Puy de Dôme using acid as probe and influence of the air mass origin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
+                <w:t xml:space="preserve">La microbiologie est-elle une alternative à la photochimie en chimie atmosphérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of Environmental Chemistry (EMEC 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506454v1</w:t>
+                <w:t xml:space="preserve">hal-00506444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is microbiology an alternative route to photochemistry in atmospheric chemistry ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, AUBIERE, France</w:t>
@@ -30409,90 +30409,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of tropospheric carboxylic acids degradation photoinduced by H2O2 : cloud reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Meeting on Environmental Chemistry,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30530,90 +30530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitrilotriacetic acid -Fe(III) complex (FeNTA) on the activation of 2-aminobenzothiazole photodegradation and biodegradation by Rhodococcus rhodochrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chorao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorica Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cincilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Girona, Spain</w:t>
@@ -30642,90 +30642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-biodégradation du 2-aminobenzothiazole : rôle du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chorao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30763,90 +30763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par RMN 31P in vivo de cellules de Rhodococcus rhodochrous en présence du 2-aminobenzothiazole, de fer et de lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chorao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30901,90 +30901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitrilotriacetic acid -Fe(III) complex (FeNTA) on the activation of 2-aminobenzothiazole photodegradation and biodegradation by Rhodococcus rhodochrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chorao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorica Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cincilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t>
@@ -31013,103 +31013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-aminobenzothiazole degradation by free and Ca-alginate gel immobilized cells of Rhodococcus sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chorao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cincilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, AUBIERE, France</w:t>
@@ -31138,103 +31138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de dégradation de microorganismes dans des nuages artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontre des Microbiologistes du pôle clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31253,333 +31253,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Peroxide in Natural Cloudwater: Sources and Photoreactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical developments to study bio and photodegradation processes of a pollutant from benzothiazoles series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chorao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC8 - 8th European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t>
+              <w:t xml:space="preserve">Process Analytical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232770v1</w:t>
+                <w:t xml:space="preserve">hal-00246468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical developments to study bio and photodegradation processes of a pollutant from benzothiazoles series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
+                <w:t xml:space="preserve">Etude de la bio et photodégradation d'un polluant organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chorao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Analytical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00246468v1</w:t>
+                <w:t xml:space="preserve">hal-00142444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of ice-nucleation acive Microrganisms from Cloud Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31628,333 +31628,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la bio et photodégradation d'un polluant organique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
+                <w:t xml:space="preserve">2-aminobenzothiazole degradation by free and immobilized rhodococcus cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chorao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cincilei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EMC8 - 8th European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142444v1</w:t>
+                <w:t xml:space="preserve">hal-00232749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-aminobenzothiazole degradation by free and immobilized rhodococcus cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Peroxide in Natural Cloudwater: Sources and Photoreactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC8 - 8th European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232749v1</w:t>
+                <w:t xml:space="preserve">hal-00232770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 5-year climatology of cloud droplets chemical composition from puy de Dôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32022,77 +32022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of natural cloud water to photochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zappoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32147,77 +32147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32272,90 +32272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial population in clouds: implication on cloud chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique "Chimie de l'Atmosphère"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
@@ -32397,77 +32397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of biodegradation of organic substances in natural clouds from puy de Dôme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32503,333 +32503,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
+                <w:t xml:space="preserve">The combined technologies for the degradation of benzothiazoles in aquatic compartment: Present and Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Covaliov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Covaliova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Aerobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">VII Congrès ECWATEC-2006 (European Congress on Water: Ecology and Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136907v1</w:t>
+                <w:t xml:space="preserve">hal-00124198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined technologies for the degradation of benzothiazoles in aquatic compartment: Present and Future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Congrès ECWATEC-2006 (European Congress on Water: Ecology and Technology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">8th International Congress on Aerobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124198v1</w:t>
+                <w:t xml:space="preserve">hal-00136907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de la biodégradation de benzothiazoles par la présence de complexes de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32897,64 +32897,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de la biodégradation de benzothiazoles par la présence de complexes de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33009,90 +33009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sensitivity of natural cloud water to photochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zappoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33147,90 +33147,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sensitivity of natural cloud water to photochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique "Chimie de l'Atmosphère"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
@@ -33253,527 +33253,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of the photo- and biodegradation processes for polluants removal from the aquatic compartments : Application to 2-aminobenzothiazole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cloud system sensitivity to photochemistry: behaviour of hydrogen peroxide, formaldehyde and organic acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bunescu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Cincilei</w:t>
+                <w:t xml:space="preserve">M. Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zappoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">First Accent Symposium: The Changing Chemical Climate of the Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128128v1</w:t>
+                <w:t xml:space="preserve">hal-00128618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cloud system sensitivity to photochemistry: behaviour of hydrogen peroxide, formaldehyde and organic acids.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId875" w:history="1">
+                <w:t xml:space="preserve">Microbial population of clouds: implications on cloud chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zappoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Accent Symposium: The Changing Chemical Climate of the Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128618v1</w:t>
+                <w:t xml:space="preserve">hal-00128630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population of clouds: implications on cloud chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Complementarity of the photo- and biodegradation processes for pollutants removal from the aquatic compartment: Application to 2-aminobenzothiazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dragalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Accent Symposium: The Changing Chemical Climate of the Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">Romanian International Conference on Chemistry and Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128630v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of the photo- and biodegradation processes for pollutants removal from the aquatic compartment: Application to 2-aminobenzothiazole</w:t>
+                <w:t xml:space="preserve">Physicochemical measurements in the cloud aqueous phase at the Puy de Dôme summit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bunescu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Dragalin</w:t>
+                <w:t xml:space="preserve">M. Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian International Conference on Chemistry and Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Workshop " Environmental technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128632v1</w:t>
+                <w:t xml:space="preserve">hal-00128414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
               </w:r>
@@ -33785,77 +33785,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Belgrade, Serbia</w:t>
@@ -33923,51 +33923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T S. Morlat-Thérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt Workshop "Durability and lifetime prediction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Cetara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33986,652 +33986,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical measurements in the cloud aqueous phase at the Puy de Dôme summit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId875" w:history="1">
+                <w:t xml:space="preserve">Microbial population of clouds: implications on cloud chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Environmental technologies"</w:t>
+              <w:t xml:space="preserve">Workshop "Environmental technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128414v1</w:t>
+                <w:t xml:space="preserve">hal-00128412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population of clouds: implications on cloud chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Complementarity of the photo- and biodegradation processes for pollutants removal from the aquatic compartment: Application to 2-aminobenzothiazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dragalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Environmental technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop INTAS – Moldova 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Chisinau, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128412v1</w:t>
+                <w:t xml:space="preserve">hal-00128408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of the photo- and biodegradation processes for pollutants removal from the aquatic compartment: Application to 2-aminobenzothiazole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Dragalin</w:t>
+                <w:t xml:space="preserve">Biophysicochemistry of cloud water sampled at the Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop INTAS – Moldova 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Chisinau, Moldova</w:t>
+              <w:t xml:space="preserve">5th European Meeting on Environmental Chemistry (EMEC5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128408v1</w:t>
+                <w:t xml:space="preserve">hal-00137387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysicochemistry of cloud water sampled at the Puy-de-Dôme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude microbiologique des nuages du Puy de Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Sancelme</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Meeting on Environmental Chemistry (EMEC5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137387v1</w:t>
+                <w:t xml:space="preserve">hal-00128788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude microbiologique des nuages du Puy de Dôme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Complementarity of the photo- and biodegradation processes for polluants removal from the aquatic compartments : Application to 2-aminobenzothiazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cincilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">GERM XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128788v1</w:t>
+                <w:t xml:space="preserve">hal-00128128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ORE-BEAM</w:t>
               </w:r>
@@ -34643,64 +34643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34751,64 +34751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34876,77 +34876,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
@@ -35059,51 +35059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Voelker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Semiconductor Photochemistry (SP8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35128,77 +35128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35253,77 +35253,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35372,1558 +35372,1558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Taamalli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Louis</w:t>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598081v1</w:t>
+                <w:t xml:space="preserve">hal-03604436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId901" w:history="1">
+                <w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604436v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ternary catalysts Decatungstate/Fe3O4/H2O2: Contribution of electrochemistry in the investigation of oxidative mechanism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées d’Electrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604425v1</w:t>
+                <w:t xml:space="preserve">hal-03778666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary catalysts Decatungstate/Fe3O4/H2O2: Contribution of electrochemistry in the investigation of oxidative mechanism.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Electrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778666v1</w:t>
+                <w:t xml:space="preserve">hal-03812680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812680v1</w:t>
+                <w:t xml:space="preserve">hal-03810383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation of peroxymonosulfate by natural siderite for enhanced degradation of acetaminophen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t>
+              <w:t xml:space="preserve">SPEA 11, 11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810383v1</w:t>
+                <w:t xml:space="preserve">hal-04068976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of peroxymonosulfate by natural siderite for enhanced degradation of acetaminophen.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Černušák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA 11, 11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068976v1</w:t>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Černušák</w:t>
+                <w:t xml:space="preserve">Application of Fe(III)-EDDS complexes and soybean peroxidase in photo-Fenton processes for organic pollutants removal: insights into possible synergistic effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bianco Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SPEA 11, 11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598111v1</w:t>
+                <w:t xml:space="preserve">hal-04068986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Fe(III)-EDDS complexes and soybean peroxidase in photo-Fenton processes for organic pollutants removal: insights into possible synergistic effects.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Brigante</w:t>
+                <w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA 11, 11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068986v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810391v1</w:t>
+                <w:t xml:space="preserve">hal-03812537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergic effect of graphite carbon and iron for the degradation of BPA in solution: kinetic, reactive species generation and efficiency in real waters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">SPEA 11, 11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812537v1</w:t>
+                <w:t xml:space="preserve">hal-04068983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic effect of graphite carbon and iron for the degradation of BPA in solution: kinetic, reactive species generation and efficiency in real waters.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham K. Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrin Alharzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Taamalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA 11, 11th European Conference on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">RSC Poster Twitter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068983v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxometalate decatungstate, W10O324-: efficient photocatalyst for the simultaneous oxidation of organic pollutants and reduction of Fe3+ and/or hydrogen peroxide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarakha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36974,64 +36974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37069,64 +37069,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical oxidation by ferrate: A preliminary study applied to water treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37177,64 +37177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la chimie atmosphérique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37253,338 +37253,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Fenton-like processes in the presence of catechin obtained from green tea.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Activation of persulfate using different manganese oxides: kinetic, activation mechanism, oxidation state impact and UVA enhancement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524637v1</w:t>
+                <w:t xml:space="preserve">hal-02524654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of persulfate using different manganese oxides: kinetic, activation mechanism, oxidation state impact and UVA enhancement.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Improved Fenton-like processes in the presence of catechin obtained from green tea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524654v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert T. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga V. Polyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France. </w:t>
@@ -37639,51 +37639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37708,90 +37708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is microbiolgy an alternative route to photochemistry in atmospheric chemistry ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37846,90 +37846,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multiphase cloud chemistry model for representing and quantifying the role of microorganisms in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t>
@@ -38003,77 +38003,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Degradation of 2-Benzothiazole Derivatives: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cincilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38329,51 +38329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC20E4C7"/>
+    <w:nsid w:val="F980D27A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -38560,51 +38560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-mailhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8179-8880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131603450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwei Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjuan Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong You" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102640" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Xue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13090725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Yvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuebing Sun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penggang Pei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42773-025-00454-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchuang Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Hua Chang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Tao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenshen Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04943945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Deng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13020133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Petriskova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00954e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisong Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Zhu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Huang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiping Wei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108753" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04646662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Guo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124374" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04646693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Jia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voelker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kieffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Favero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126176" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Gowrisankaran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maros Gregor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhorii Makarov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04739984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrui Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125122" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2268203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04646712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyue Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172861" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04646701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Qiu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Ma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14060380" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cherri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrong Zou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehan Duan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fung-Yee Tam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c00055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301268v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01862d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gabet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Fazli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123877" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110959" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangfei Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainong Song" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04281886v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104388" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137702" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04307663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Dong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfeng Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030903" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04307687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyun Huang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104328" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04307700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.137781" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04307672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.01.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Yan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Dong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138639" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertolotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Laurenti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00339-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khataee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132920" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Guan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Tao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27228037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Qiu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyi Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.133742" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03710403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aridane Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154642" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sihor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Martaus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Motola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248959" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Yuan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072248" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Zakeri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.133513" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133127" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03635226v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mezhoud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072733" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981789v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129652" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981816v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195748" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052735v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124693" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126391" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127996" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinzhi Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1em00177a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03169173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Sciscenko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arques" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Varga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129791" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117728" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00177A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470307v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno P.F Gon&#231;alves" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianco Prevot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.12.028" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Quan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041154" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194131v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Xie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126540" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03098858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Lin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9010029" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052429v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Peng" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128142" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350720v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149906" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112890" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08502-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901679v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Djeda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4020039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangxiong Wu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127268" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769495v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leremboure" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112646" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052808v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Fang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127946" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481593v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Ali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.12.057" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937863v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang*" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ00628A" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557263v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4987-2020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470592v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. A Oladoja" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Cheng" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124227" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020423" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03103778v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongwei Song" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00993H" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03008104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Liu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09692-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470626v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124366" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190110v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134188" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.12.052" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985904v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.09.060" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carena" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Proto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giovannoli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00710" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845547v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.097" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818681v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.12.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913586v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tixier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5733-2018" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.08.128" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048763v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Wang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120628" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772765v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.01.006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845677v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palma" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Fabbri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Magnacca" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071084" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638334v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Romanucci" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gravante" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cimafonte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Marino" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22081323" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569827v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Polo-Lopez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez-Ibanez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.061" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z48HT9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795897v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548910v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Nathalie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmyr Michel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438110v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prulho" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.10.013" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637480v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.12.020" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518040v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Luo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoshuai Wei" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8728-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637390v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barsotti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Laurentiis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ammann" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01397" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477239v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37420" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362554v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02338" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277550v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Bi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Zhai" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Wang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjing Li" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.229" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254801v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Zhou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.12.033" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374499v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.119" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349003v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.034" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477541v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtan Yu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqi Li" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzi Peng" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0573-3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366834v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongche Chen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjing Lia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.066" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467184v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264585v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Toure Bintou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.06.030" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213367v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Pau&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#253;sa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Jirkovsk&#253;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.01.029" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204939v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.07.036" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467187v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264558v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Sainte Claire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03316" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202493v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Gong" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Yuan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicen Xue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.04.078" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214421v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9191-2015" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099209v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2945-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981378v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maurino" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minero" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.098" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077345v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4436" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G03G94GD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075986v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Temussi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Iesce" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Previtera" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waters.2014.02.016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076233v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Mezioud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouziane" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Abderrahmane Malouki" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Zertal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photochem.2014.04.023" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981382v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409043e" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950049v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789739v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00918255v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304502y" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455282v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socorro" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.036" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948612v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marrese" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.017" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846244v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babita Sur" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pazzi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948639v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.024" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912602v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Ji" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.009" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2L2L4JT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914983v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1042-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPCG8NNZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786485v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694971v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694968v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Previtera" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694959v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gorini" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920936v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.04.018" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK37HR9X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721170v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Abida" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kol&#225;r" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Jirkosvsky" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687510v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Klamerth" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Malato" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ag&#252;era" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Fernandez-Alba" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787082v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minervo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786374v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Krysa" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787131v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansheng Deng" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694951v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Reddy Maddigapu" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598498v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687467v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694954v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle Maura" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533963v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595252v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassouna" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.01.007" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CBM0ZHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694941v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512296v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910203y" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694925v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512297v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deng" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.09.061" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JL6PJZW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695276v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meichtry" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quici" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Litter" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.026" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS8H4H58-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526142v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouve" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451003597663" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694932v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.09.025" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695270v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Jirkovsky" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512294v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mestankova" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bolte" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00138g" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695279v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.038" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKVZW40J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694930v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Khanra" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radharani Das" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.079" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492876v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chorao" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04577.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512295v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Maddigapu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minero" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurino" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00103d" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C2HMDC2N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512293v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.03.001" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J3W3X5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398838v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I Olariu" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398644v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guedon" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367155v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cincilei" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401945v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398851v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jirkovsky" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krysa" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494930v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398632v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Debbache" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djebbar" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lavedrine" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280662v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330364v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398482v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133892v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meichtry" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brusa" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Grela" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Litter" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243986v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bono" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelizzetti" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125609v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2006.00199.X" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193743v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253819v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131405v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafqah" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sarakha" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131361v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litter" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolte" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131393v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wong-Wah-Chung" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398869v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rafqah" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118486v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131257v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125803v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.002" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015632v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675562v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aamili" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314001f" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBE917897238C825C1EF71E84F2616FECF0DC04D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328364v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-715-2004" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136136v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Covaliov" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Covaliova" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cincilei" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291399v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brand" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.252" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SR05VSQV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291447v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052818v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Li" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morton Z Hoffman" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pizzocaro" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9814101" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S0B8FB93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03021996v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic971471y" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QM87J82W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022194v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brand" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es980034v" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4H2G7VBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013074v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00107-0" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PBCD8QV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013066v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrianirinaharivelo" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-0248(94)00238-X" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QZKM2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013057v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Bordes" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(95)00058-G" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/484AA30733712AD49F1E647A2A10FB648F05C41A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013037v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Andrianirinaharivelo" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1010-6030(94)03962-T" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80W03Q8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03012899v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilichowski" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00304949409458054" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03012928v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manivannan" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lessard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-9659/3/5/015" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/260767D9AFADBC2CDA3640FA0A587B14FF44A82B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012812v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusamy Manivannan" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Changkakoti" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lessard" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100130a017" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZNRFZP2G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012762v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1010-6030(91)80040-O" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHVHGDR0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012727v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(00)81594-6" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AEFF87D3C747EBABB79A284F32EFDE049CDE7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274181v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488689v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488635v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jia" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488683v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime Roussel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harb" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04501576v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066207v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mailhot" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louis" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061970v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazli" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061986v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062306v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gowrisankaran" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thirunavukkarasu" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roch" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Satrapinskyy" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062303v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousty" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574329v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431312v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khataee" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430193v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555096v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431293v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431327v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431306v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431223v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brezov&#225;" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132880v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524452v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524356v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524388v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. F. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minella" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabbri" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calza" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524408v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tao" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524463v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lebedev" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Polyakova" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552010v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T. Lebedev" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Polyakova" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551919v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524373v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco-Prevot" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P.F. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507078v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609919v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493345v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Jalba" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438378v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506409v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506444v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452045v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506454v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331913v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345640v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345634v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Rusu" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506373v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345604v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352585v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331959v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402466v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232770v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246468v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232743v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142444v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232749v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506421v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506381v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marioni" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappoli" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021197v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121723v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021204v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136907v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124198v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124151v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345656v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dragalin" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124132v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121724v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128128v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunescu" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128618v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parazols" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128630v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128632v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128817v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134231v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S. Morlat-Th&#233;rias" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128414v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128412v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128408v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137387v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128788v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136976v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137375v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137407v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563823v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voelker" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778666v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068976v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dong" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qiu" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068986v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertolotti" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurenti" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco Prevot" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068983v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524641v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524631v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voyard" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524673v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524684v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524637v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dong" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524654v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289444v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524647v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413676v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352605v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267448v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795001v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-mailhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8179-8880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131603450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwei Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjuan Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong You" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102640" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Yvard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178421" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Xue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13090725" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuebing Sun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penggang Pei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42773-025-00454-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchuang Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Hua Chang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Tao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenshen Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04943945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Deng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13020133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Petriskova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00954e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisong Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Zhu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Huang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiping Wei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108753" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04646662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Guo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124374" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04646693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Jia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voelker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kieffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Favero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126176" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Gowrisankaran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maros Gregor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhorii Makarov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04739984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrui Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125122" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2268203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04646712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyue Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172861" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04646701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Qiu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Ma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14060380" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cherri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrong Zou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehan Duan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fung-Yee Tam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c00055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04281886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104388" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137702" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04307663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Dong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfeng Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11030903" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04307687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyun Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119683" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gabet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104328" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04307700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.137781" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04307672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.01.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Yan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Dong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138639" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Fazli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123877" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01862d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangfei Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainong Song" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110070" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441548v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.287" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110959" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875730v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Guan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Tao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27228037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Qiu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyi Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.133742" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03710403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aridane Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154642" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sihor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Martaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Motola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248959" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Yuan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072248" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Zakeri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khataee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.133513" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talaga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133127" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03635226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mezhoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072733" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertolotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Laurenti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00339-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132920" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052735v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124693" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126391" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127996" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinzhi Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1em00177a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117728" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00177A" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno P.F Gon&#231;alves" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianco Prevot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.12.028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03169173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Sciscenko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arques" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Varga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchonnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129791" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194131v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Xie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126540" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194117v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Quan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041154" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03098858v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Lin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9010029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052429v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Peng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128142" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350720v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149906" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheng" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarakha" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112890" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981816v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195748" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981789v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129652" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995763v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangxiong Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127268" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769495v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leremboure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;ry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112646" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang*" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ00628A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Ali" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.12.057" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557263v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4987-2020" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052808v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Fang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127946" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. A Oladoja" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Cheng" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124227" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020423" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03103778v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongwei Song" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00993H" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03008104v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Liu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Sun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09692-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08502-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901679v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Djeda" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4020039" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190110v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470622v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134188" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190114v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.12.052" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470626v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124366" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985904v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.09.060" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carena" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Proto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giovannoli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00710" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845547v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.097" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818681v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.12.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913586v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tixier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5733-2018" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772765v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.01.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.08.128" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048763v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbo Wang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120628" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845677v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palma" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Fabbri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Magnacca" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071084" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569827v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Polo-Lopez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez-Ibanez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.061" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z48HT9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795897v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548910v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Nathalie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmyr Michel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438110v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prulho" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.10.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637480v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.12.020" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518040v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Luo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoshuai Wei" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8728-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637390v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barsotti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Laurentiis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ammann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01397" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638334v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Romanucci" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gravante" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cimafonte" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Marino" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22081323" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477239v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37420" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362554v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02338" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277550v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Bi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Zhai" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Wang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjing Li" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.229" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349003v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.034" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254801v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Zhou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.12.033" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374499v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.119" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477541v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtan Yu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqi Li" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzi Peng" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0573-3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366834v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongche Chen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjing Lia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.05.066" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467184v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213367v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Pau&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#253;sa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Jirkovsk&#253;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.01.029" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204939v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.07.036" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467187v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Sainte Claire" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03316" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202493v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Gong" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Yuan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicen Xue" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.04.078" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214421v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9191-2015" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264585v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Toure Bintou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.06.030" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099209v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2945-1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981378v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maurino" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minero" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.098" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077345v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4436" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G03G94GD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075986v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Temussi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Iesce" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Previtera" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waters.2014.02.016" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076233v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Mezioud" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouziane" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Abderrahmane Malouki" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Zertal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photochem.2014.04.023" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981382v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409043e" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950049v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789739v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00918255v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304502y" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455282v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socorro" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.036" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948612v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marrese" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.017" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846244v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babita Sur" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pazzi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948639v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.024" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912602v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Ji" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.009" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2L2L4JT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914983v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1042-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPCG8NNZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694959v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gorini" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920936v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.04.018" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK37HR9X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721170v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Abida" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kol&#225;r" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Jirkosvsky" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687510v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Klamerth" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Malato" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ag&#252;era" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Fernandez-Alba" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787082v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedini" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minervo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786374v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Krysa" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787131v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansheng Deng" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694968v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Previtera" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694971v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786485v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598498v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687467v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694954v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle Maura" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533963v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595252v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassouna" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.01.007" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CBM0ZHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694941v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Reddy Maddigapu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694951v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512297v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deng" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.09.061" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JL6PJZW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695276v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meichtry" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quici" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Litter" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.026" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS8H4H58-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526142v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouve" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451003597663" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694932v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.09.025" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695270v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Jirkovsky" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512294v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mestankova" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bolte" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00138g" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695279v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.038" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKVZW40J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492876v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chorao" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04577.x" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694930v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Khanra" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radharani Das" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.079" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512295v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Maddigapu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minero" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurino" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00103d" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C2HMDC2N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512293v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.03.001" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J3W3X5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512296v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910203y" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694925v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398644v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guedon" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367155v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cincilei" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401945v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398851v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jirkovsky" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krysa" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398838v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I Olariu" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494930v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398632v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Debbache" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djebbar" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lavedrine" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280662v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330364v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133892v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meichtry" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brusa" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Grela" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Litter" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243986v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bono" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelizzetti" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125609v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2006.00199.X" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193743v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253819v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398482v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131361v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litter" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolte" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131393v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wong-Wah-Chung" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398869v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rafqah" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118486v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131257v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131405v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafqah" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sarakha" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125803v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.002" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015632v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675562v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aamili" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314001f" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBE917897238C825C1EF71E84F2616FECF0DC04D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328364v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-4-715-2004" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136136v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Covaliov" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Covaliova" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cincilei" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291399v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brand" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.252" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SR05VSQV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291447v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03052818v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Li" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morton Z Hoffman" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pizzocaro" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9814101" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S0B8FB93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03021996v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic971471y" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QM87J82W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022194v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brand" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es980034v" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4H2G7VBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013074v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(97)00107-0" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PBCD8QV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013066v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrianirinaharivelo" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-0248(94)00238-X" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QZKM2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013057v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Bordes" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(95)00058-G" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/484AA30733712AD49F1E647A2A10FB648F05C41A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013037v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Andrianirinaharivelo" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1010-6030(94)03962-T" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80W03Q8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03012899v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilichowski" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00304949409458054" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03012928v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manivannan" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lessard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-9659/3/5/015" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/260767D9AFADBC2CDA3640FA0A587B14FF44A82B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012812v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusamy Manivannan" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Changkakoti" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lessard" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100130a017" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZNRFZP2G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012762v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1010-6030(91)80040-O" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHVHGDR0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012727v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(00)81594-6" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AEFF87D3C747EBABB79A284F32EFDE049CDE7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274181v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488689v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488635v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jia" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488683v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime Roussel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harb" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04501576v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066207v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mailhot" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louis" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061970v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazli" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061986v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062306v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfort" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gowrisankaran" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thirunavukkarasu" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roch" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Satrapinskyy" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062303v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousty" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430193v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khataee" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555096v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431293v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431327v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431306v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431223v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brezov&#225;" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431312v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574329v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132880v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524452v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524356v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524388v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. F. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minella" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabbri" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calza" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524408v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tao" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524463v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lebedev" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Polyakova" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552010v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T. Lebedev" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Polyakova" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551919v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524373v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco-Prevot" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P.F. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507078v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609919v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493345v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Jalba" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452045v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506454v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438378v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506409v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506444v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331913v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345640v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345634v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Rusu" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506373v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345604v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352585v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331959v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402466v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246468v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142444v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232743v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232749v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232770v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506421v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506381v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marioni" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappoli" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021197v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121723v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021204v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124198v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136907v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124151v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345656v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dragalin" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124132v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121724v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128618v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parazols" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128630v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128632v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunescu" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128414v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128817v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134231v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S. Morlat-Th&#233;rias" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128412v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128408v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137387v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128788v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128128v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136976v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137375v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137407v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563823v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voelker" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778666v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068976v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dong" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qiu" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068986v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertolotti" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurenti" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco Prevot" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068983v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524641v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524631v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voyard" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524673v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524684v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524654v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524637v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dong" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289444v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524647v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413676v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352605v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267448v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795001v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>