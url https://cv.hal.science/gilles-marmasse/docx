--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Marmasse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ecole de Pittsburgh face à Kant et Hegel. Avant-propos du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.891.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas et l’histoire de la philosophie. Quelle relation entre raison séculière et croyance religieuse ? Avant-propos du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (4), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.884.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il actualiser les philosophies du passé ? Quelques remarques à partir de l’interprétation de Hegel par R. Brandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (1), pp.129-146. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.891.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel a-t-il oublié le problème de l'existence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et culture chez Herder et Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de littérature hégélienne XXXIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béguin Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tome 86 (2023/4), pp.149-185. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.864.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Corti & Johannes-Georg Schülein (dir.), Nature and Naturalism in Classical German Philosophy, Abingdon-on-Thames, Routledge, 2022, 285 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, tome 86/4, pp.164-165. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.864.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Di Giovanni, Hegel and the Challenge of Spinoza: A Study in German Idealism, 1801-1831, Cambridge, Cambridge University Press, 2021, 247 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tome 85/4, pp.196-197. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.854.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de littérature hégélienne XXXII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béguin Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les savoirs de la famille, Tome 85/4, pp.167-203. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.854.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin DUMONT, Le Néant et le pari du possible. Puissances de l’idéalisme allemand (Kant, Fichte, Hegel, Schelling, Hölderlin), Paris, Hermann, 2020, 368 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’héritage de Rawls. Cinquante ans après Théorie de la justice, Tome 84/1, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.844.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi obéissons-nous aux normes ? Jürgen Habermas et la tension entre efficience et légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors-série (1), pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza MATĚJČKOVÁ, Gibt es eine Welt in Hegels Phänomenologie des Geistes?, Tübingen, Mohr Siebeck, 2018, 342 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La médecine et ses humanismes, Tome 83/4, pp.164-165. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.834.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de crise dans Raison et légitimité de Jürgen Habermas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.821.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune Friedrich Schlegel, un démocrate radical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (4), pp.551. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.184.0551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel y los asuntos de la historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconoclasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.280-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand homme et ses passions chez Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geist, Natur und Natürlichkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 154-159. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/hgjb.2011.13.jg.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spirit as the Subject Carrying out the Sublation of Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Hegel Society of Great Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59-60, pp. 19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie de la nature dans l'Encyclopédie de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Parcours de Hegel, 66 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.662.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spekulation als Aufhebung endlichen Wissens. Der Fall der Naturwissenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dina Emundts; Karen Koch; Dirk Quadflieg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Selbstverständnis der Philosophie und ihr Verhältnis zu den (anderen) Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vittorio Klostermann, pp.387-400, 2025, Geist und Geschichte, 978-3-465-04707-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel y Montesquieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomón Lerner, Jochen Wagner y Mariana Chu García (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miguel Giusti: La pasión de la razón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herder Editorial, pp.325-337, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Kind of Philosophy of History for Today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel und die Herausforderungen unserer Zeit / Facing the challenges of our time with Hegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill / Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 2024, jena-sophia, 978-3-7705-6715-7 (relié) ; 978-3-8467-6715-3 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et l'effet Kojève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle philosophie de l'esprit ? Mélanges offerts à Jean-Louis Vieillard-Baron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.485-496, 2024, Philosophies de l'esprit, 979-10-370-3357-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und Schelling über das Dasein, das Interesse eines Missverständnisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Giusti; Thomas Sören Hoffmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel und die Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, 2024, Begriff und Konkretion, 978-3-428-19227-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple peut-il gouverner ? La question de la démocratie chez Kant, Hegel et le jeune Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Djordjevic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, pp.191-205, 2023, 978-2-37651-053-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is existence thinkable? Some aspects of the Schelling-Hegel debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Giusti; Thomas S. Hoffmann; Agemir Bavaresco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel e o círculo das ciências. Atas do III Congresso Germano-Latinoamericano sobre a Filosofia de Hegel. Vol. I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Fundação Fênix, pp.69-84, 2023, Série Filosofia, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36592/9786554600620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une critique du réalisme perceptif de la conscience naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouton Christophe; Renault Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire la Phénoménologie de l'esprit de Hegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, p. 49-65, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien commun chez Hegel : le cas de la moralité et de la vie éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Louzeau; J.-C. Monod; E. Tardivel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectique du bien commun. La pensée politique de Gaston Fessard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.123-135, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi : perception du réel et sentiment de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marmasse Gilles; Béguin Victor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison et sentiments, un débat allemand (1781-1841)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.61-81, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur la morale kantienne dans Grâce et dignité de Schiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Aubert; Elodie Djordjevic; Gilles Marmasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée et les normes. Hommage à Jean-François Kervégan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und das Übel in der Geschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Arndt; Thurid Bender. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Böse denken. Zum Problem des Bösen in der Klassischen Deutschen Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.107-120, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel and the pagan religions: what truth, what limits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tengiz Iremadze; Udo Reinhold Jeck; Helmut Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel’s Philosophy of Religion. Perspectives – Contexts – Intercultural References</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europäischer Universitätsverlag, pp.95-112, 2021, 9783865154941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricoeur leitor de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ricardo Pereira Tassinari; Agemir Bavaresco; Marcelo Marconato Magalhães. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel e a contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Fundação Fênix, pp.123-141, 2020, Série Filosofia, 978-65-87424-06-4. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36592/9786587424064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel e la storia europea: il problema della fine della storia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Rinaldi; Giacomo Cerretani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etica, politica, storia universale : atti del congresso internazionale, Urbino, 24-27 ottobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne editrice, pp.89-104, 2020, Bibliotheca philosophica, 978-88-255-3652-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricœur et le concept hégélien de Vorstellung religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Marmasse &amp; Roberta Picardi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricœur et la philosophie allemande de Kant à Dilthey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.183-201, 2019, 978-2-271-08951-9. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.52887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unità e diversità della materia nella Filosofia della natura di Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Giovannozzi &amp; M. Veneziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olschki, p. 505-519, 2011, Lessico intellettuale europeo. Opuscola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École de Pittsburgh face à Kant et Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89 (1), pp.7-146, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Força e fragilidade das normas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Elefante, 2023, 978-6587235998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 303 p., 2021, Philosophie (Paris. 2005), ISSN 1779-7365, 979-1-0370-1316-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée et les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Djordjevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et sentiments, un débat allemand (1781-1841)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béguin Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2021, 979-10-370-1316-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée et les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Djordjevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, 2021, Philosophies pratiques, 979-10-351-0638-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricoeur et la pensée allemande De Kant à Dilthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du principe à la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négatif au travail. Hegel et la raison en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel, une philosophie de la réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2018, 978-2-340-02360-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire hégélienne entre malheur et réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, 2015, 978-2-7116-2613-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonder la philosophie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2014, ISBN 978-2-271-07715-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force et fragilité des normes. Les Principes de la philosophie du droit de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.170, 2011, CNED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.224, 2008, 978-2-7117-7064-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le réel. Hegel, la nature et l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, 2008, 978-2-84174-465-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2008, 2711770648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorlesung über Naturphilosophie, Berlin 1823/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W.F. Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter-Lang, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricœur et la question de la révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Marmasse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spekulation als Aufhebung endlichen Wissens. Der Fall der Naturwissenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dina Emundts; Karen Koch; Dirk Quadflieg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Selbstverständnis der Philosophie und ihr Verhältnis zu den (anderen) Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vittorio Klostermann, pp.387-400, 2025, Geist und Geschichte, 978-3-465-04707-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel y Montesquieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomón Lerner, Jochen Wagner y Mariana Chu García (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miguel Giusti: La pasión de la razón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herder Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-337, 2025, 978-84-254-5265-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Kind of Philosophy of History for Today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Iannelli; Klaus Vieweg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel und die Herausforderungen unserer Zeit / Facing the challenges of our time with Hegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill / Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 2024, jena-sophia, 978-3-7705-6715-7 (relié) ; 978-3-8467-6715-3 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et l'effet Kojève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle philosophie de l'esprit ? Mélanges offerts à Jean-Louis Vieillard-Baron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.485-496, 2024, Philosophies de l'esprit, 979-10-370-3357-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und Schelling über das Dasein, das Interesse eines Missverständnisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Giusti; Thomas Sören Hoffmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel und die Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, 2024, Begriff und Konkretion, 978-3-428-19227-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple peut-il gouverner ? La question de la démocratie chez Kant, Hegel et le jeune Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Djordjevic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, pp.191-205, 2023, 978-2-37651-053-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is existence thinkable? Some aspects of the Schelling-Hegel debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Giusti; Thomas S. Hoffmann; Agemir Bavaresco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel e o círculo das ciências. Atas do III Congresso Germano-Latinoamericano sobre a Filosofia de Hegel. Vol. I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Fundação Fênix, pp.69-84, 2023, Série Filosofia, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36592/9786554600620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien commun chez Hegel : le cas de la moralité et de la vie éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Louzeau; J.-C. Monod; E. Tardivel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectique du bien commun. La pensée politique de Gaston Fessard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.123-135, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une critique du réalisme perceptif de la conscience naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouton Christophe; Renault Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire la Phénoménologie de l'esprit de Hegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, p. 49-65, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi : perception du réel et sentiment de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marmasse Gilles; Béguin Victor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison et sentiments, un débat allemand (1781-1841)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.61-81, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel und das Übel in der Geschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Arndt; Thurid Bender. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Böse denken. Zum Problem des Bösen in der Klassischen Deutschen Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.107-120, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur la morale kantienne dans Grâce et dignité de Schiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Aubert; Elodie Djordjevic; Gilles Marmasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée et les normes. Hommage à Jean-François Kervégan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel and the pagan religions: what truth, what limits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tengiz Iremadze; Udo Reinhold Jeck; Helmut Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel’s Philosophy of Religion. Perspectives – Contexts – Intercultural References</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europäischer Universitätsverlag, pp.95-112, 2021, 9783865154941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricoeur leitor de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ricardo Pereira Tassinari; Agemir Bavaresco; Marcelo Marconato Magalhães. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel e a contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Fundação Fênix, pp.123-141, 2020, Série Filosofia, 978-65-87424-06-4. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36592/9786587424064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel e la storia europea: il problema della fine della storia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacomo Rinaldi; Giacomo Cerretani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etica, politica, storia universale : atti del congresso internazionale, Urbino, 24-27 ottobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne editrice, pp.89-104, 2020, Bibliotheca philosophica, 978-88-255-3652-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricœur et le concept hégélien de Vorstellung religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Marmasse &amp; Roberta Picardi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricœur et la philosophie allemande de Kant à Dilthey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.183-201, 2019, 978-2-271-08951-9. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.52887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unità e diversità della materia nella Filosofia della natura di Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Giovannozzi &amp; M. Veneziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olschki, p. 505-519, 2011, Lessico intellettuale europeo. Opuscola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas et l’histoire de la philosophie. Quelle relation entre raison séculière et croyance religieuse ? Avant-propos du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (4), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.884.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il actualiser les philosophies du passé ? Quelques remarques à partir de l’interprétation de Hegel par R. Brandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (1), pp.129-146. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.891.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ecole de Pittsburgh face à Kant et Hegel. Avant-propos du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.891.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault, La Constitution d’un transcendantal historique dans la Phénoménologie de l’esprit de Hegel, (Vrin, 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Authier, Figures de l’histoire, formes du temps. Hegel, Schelling et l’élaboration d’un concept d’histoire (Vrin, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vieweg (dir.), Das Beste von Hegel (Duncker &amp; Humblot, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel a-t-il oublié le problème de l'existence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de littérature hégélienne XXXIV (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fichte et Sartre. Deux penseurs de l’intersubjectivité, Tome 88 (Cahier 4), pp.155-192. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.874.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et culture chez Herder et Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dews, Schelling’s Late Philosophy in Confrontation with Hegel (Oxford University Press, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Corti & Johannes-Georg Schülein (dir.), Nature and Naturalism in Classical German Philosophy, Abingdon-on-Thames, Routledge, 2022, 285 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, tome 86/4, pp.164-165. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.864.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de littérature hégélienne XXXIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béguin Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tome 86 (2023/4), pp.149-185. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.864.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Di Giovanni, Hegel and the Challenge of Spinoza: A Study in German Idealism, 1801-1831, Cambridge, Cambridge University Press, 2021, 247 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tome 85/4, pp.196-197. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.854.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de littérature hégélienne XXXII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béguin Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les savoirs de la famille, Tome 85/4, pp.167-203. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.854.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi obéissons-nous aux normes ? Jürgen Habermas et la tension entre efficience et légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors-série (1), pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin DUMONT, Le Néant et le pari du possible. Puissances de l’idéalisme allemand (Kant, Fichte, Hegel, Schelling, Hölderlin), Paris, Hermann, 2020, 368 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’héritage de Rawls. Cinquante ans après Théorie de la justice, Tome 84/1, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.844.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza MATĚJČKOVÁ, Gibt es eine Welt in Hegels Phänomenologie des Geistes?, Tübingen, Mohr Siebeck, 2018, 342 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La médecine et ses humanismes, Tome 83/4, pp.164-165. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.834.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes de crise dans Raison et légitimité de Jürgen Habermas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.821.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune Friedrich Schlegel, un démocrate radical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (4), pp.551. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.184.0551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel y los asuntos de la historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconoclasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.280-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand homme et ses passions chez Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geist, Natur und Natürlichkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel-Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 154-159. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/hgjb.2011.13.jg.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spirit as the Subject Carrying out the Sublation of Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Hegel Society of Great Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59-60, pp. 19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie de la nature dans l'Encyclopédie de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Parcours de Hegel, 66 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.662.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École de Pittsburgh face à Kant et Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89 (1), pp.7-146, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Força e fragilidade das normas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Elefante, 2023, 978-6587235998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et sentiments, un débat allemand (1781-1841)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béguin Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2021, 979-10-370-1316-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et sentiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 303 p., 2021, Philosophie (Paris. 2005), ISSN 1779-7365, 979-1-0370-1316-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée et les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Djordjevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée et les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Djordjevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, 2021, Philosophies pratiques, 979-10-351-0638-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricoeur et la pensée allemande De Kant à Dilthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du principe à la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négatif au travail. Hegel et la raison en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegel, une philosophie de la réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2018, 978-2-340-02360-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire hégélienne entre malheur et réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, 2015, 978-2-7116-2613-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonder la philosophie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2014, ISBN 978-2-271-07715-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force et fragilité des normes. Les Principes de la philosophie du droit de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.170, 2011, CNED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.224, 2008, 978-2-7117-7064-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le réel. Hegel, la nature et l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, 2008, 978-2-84174-465-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2008, 2711770648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorlesung über Naturphilosophie, Berlin 1823/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W.F. Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter-Lang, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricœur et la question de la révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vitel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.891.0007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.884.0089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.891.0129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04638527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;guin Victor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.864.0149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04710000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.834.0149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.821.0123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.184.0551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/hgjb.2011.13.jg.154" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.662.0211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/61488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36592/9786554600620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36592/9786587424064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.52887" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276487v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;guin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/raison-et-sentiments-victor-beguin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djordjevic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04477761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schnell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W.F. Hegel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://herdereditorial.com/miguel-giusti-9788425452659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/61488" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36592/9786554600620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36592/9786587424064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.52887" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.884.0089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.891.0129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vitel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.891.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.874.0155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.864.0149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04638527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;guin Victor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.854.0167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04710000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.844.0141" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.834.0149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.821.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.184.0551" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/hgjb.2011.13.jg.154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.662.0211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;guin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/raison-et-sentiments-victor-beguin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djordjevic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04477761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schnell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W.F. Hegel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>