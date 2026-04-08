--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -147,10740 +147,10623 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment and enhancement of cattle farming services in Northwerstern France landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Gotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux sérieux et modélisation d'accompagnement Démarches et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 15p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming: insights from the PRESENCE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Gotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Insbrück, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment and enhancement of cattle farming services in northwestern France landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Gotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Farming System Design Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming Insights from the PRESENCE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Gotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, InnsBruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baillet Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-analysis of crop-livestock integration, sustainability and biodiversity on 10 French experimental farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pourias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle diversité des jeux sérieux parlant d'élevage en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des jeux sérieux sur l'élevage en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic review of serious games on livestock and how they consider sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du couplage culture-élevage à l'échelle d'une zone : cas des AOP fromagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité du niveau de couplage culture-élevage, des scores IDEA et de l'évaluation BIOTEX dans 10 fermes expérimentales métropolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pourias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilgame: a game to experiment farm adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games using for agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.209-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Companion modelling approach for collective nitrogen management in a French municipality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.852</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">payZZage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Other stakeholders than farmers contribute to diversify the management of (peri-)urban grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moinardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France. pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the level of integration between livestock and crops on farms to promote the benefits of integrated farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial resources mobilisation shapes agroecological transitions in crop-livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Dec 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être et la santé animale comme leviers pour redonner une place au pâturage des ruminants laitiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Gotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Pour et Sur le Développement Régional (PSDR) 4 - Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Oct 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing territorial resources to foster agroecological transitions in livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70. Annual Meeting of EAAP of the European Federation of Animal Science (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2019, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-890-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir caractériser les complémentarités entre cultures et élevage pour accompagner la reconception des systèmes de polyculture - élevage dans leurs transitions agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jousseins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chambaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du niveau de couplage élevage-cultures au sein de la ferme expérimentale de Saint-Laurent de la Prée : quelle évolution dans le cadre de sa transition agro-écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des interactions élevées entre animal et végétal améliorent les performances économiques et environnementales des exploitations en polyculture-élevage de ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser des bases de données de suivi d’élevage pour évaluer le niveau de couplage des exploitations : proposition méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des exploitations laitières de polyculture-élevage en Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Pomyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPyCE, Oct 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasons for grasslands to last in Western Brittany: an agrarian diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF) on The Multiple Roles of Grassland in the European Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drawing pathways of cattle farms to identify the factors of grassland maintenance in the long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF) on The Multiple Roles of Grassland in the European Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construit ton paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale du département SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ModeliSAD modélisation des systèmes techniques au département du SAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques du département SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Séte, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement d’échelles et acteurs : enquêtes et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques du département SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Séte, France. 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des conduites des systèmes d'élevage sur les continuités écologiques : proposition d'une démarche de modélisation – simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Payote Modélisation de paysages agricoles pour la simulation et l’analyse de processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d’élevage et biodiversité : des antagonismes aux synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how to analyze the potential of mixed crop-livestock farming systems for sustainable agricultural and rural development at the landscape level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th European IFSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de lancement du programme DIVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bourg en Bresse, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livestock farming systems and ecosystem services : from trade-offs to synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layers dependencies specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial links specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid population model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque LandMod 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des systèmes de polyculture élevage et des modes d’exploitation des prairies : quelles conséquences sur la diversité végétale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Lanoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser la conduite à partir des données de Gestion Technique des Troupeaux de Truies pour comparer les performances des troupeaux : méthode, résultats et perspectives. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles attentes des éleveurs de truies vis-à-vis du rythme de travail intra-hebdomadaire et quels liens avec les pratiques d’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHOP: a herd dynamic model to simulate the interactions between batch farrowing systems of sow herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming System Design 2009 : an international symposium on Méthodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do labour productivity and work pace expectations affect reproduction management and performance in pig farms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations biotechniques du fonctionnement des troupeaux de truies : analyse comparative et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games used for agriculture and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.104178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Jeu sérieux : comment évaluer aujourd’hui cet outil après presque un demi-siècle de pratiques en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier « L’évaluation des jeux sérieux sur les thématiques agro-environnementales, territoriales et alimentaires » – Willy Christian Kriz: Current trends and challenges in evaluating the use of games in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Christian Kriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.357-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.7398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique au service des différentes phases de création et d’utilisation des jeux sérieux en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médulline Terrier-Gesbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Johany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.67-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Place of Grasslands in Cattle Farmers' Perceptions of Forage Production: Useful Insights of 10 Years of Empirical Research on Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.12309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su141912309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’association cultures et élevage : un moyen pour réduire l’usage des pesticides et une piste pour la reconception agroécologique de systèmes de productions agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/e9fz-fc55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NiCC’El. Un outil pour caractériser le niveau d’interaction entre cultures et élevage d’une exploitation et identifier les voies d'amélioration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/pkpw-8e95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of grasslands in the foraging approaches of farmers in the Grand Ouest of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.235-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, médiateurs de systèmes plus durables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ramonteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/3TME9X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term maintenance of grasslands on dairy farms is associated with redesign and hybridisation of practices, motivated by farmers' perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.435-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical and sociological analysis of grassland maintenance in lowland dairy cattle areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Ben Arfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jacquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.399-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPFARM : simulation d’allocations de couverts à l’échelle des exploitations agricoles et des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dechatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux coupler cultures et élevage dans les exploitations d’herbivores conventionnelles et biologiques : une voie d’amélioration de leur durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231 (235), pp.235-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maintien de la prairie dans les exploitations laitières est compatible avec le développement urbain : cas de l’agglomération de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.77-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards biodiversity-based livestock systems: review of evidence and options for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (020), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/PAVSNNR201510025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des cultures dans les exploitations porcines en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tersiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (4), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/37sd-5985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrelations cultures-élevage dans les systèmes de polyculture élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ngwt-aj05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of livestock farmer adaptations to increase forages in crop rotations in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des cultures dans les exploitations porcines bretonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tersiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail des éleveurs avicoles et porcins : une grande diversité de stratégies, d’attentes, de durée et de productivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Depoudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances des truies : des critères sous influence !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do labour productivity and preferences about work load distribution affect reproduction management and performance in pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1-3), pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of sow herd dynamics with emphasis on performance and distribution of periodic task events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.365-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859608007879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l'élevage et durabilité du territoire : représentations d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 26, pp.477, 26èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces herbacés urbains et périurbains : une diversité de gestion en lien avec la diversité des acteurs impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canelle Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France. 25ème journées de Rencontres autour des Recherches sur les Ruminants, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ perceptions of grassland use are shaped through local social interactions: a case study in north-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiCC'El</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Factors influencing the distribution of common herbaceous plants within vineyard landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lozupone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champs d'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rouen, France. 2018</w:t>
+              <w:t xml:space="preserve">SFECOLOGIE 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790320v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the distribution of common herbaceous plants within vineyard landscapes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">NiCC'El</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECOLOGIE 2018 - International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Champs d'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418011v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil ludique pour explorer les interactions agriculture et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France. 2017, Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité urbaine comme déterminant du maintien de la prairie dans les élevages bovins laitiers ? Etude de cas dans l’agglomération Rennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. , Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interrelations entre cultures et élevage dans les systèmes de polyculture-élevage : quelles capacités adaptatives à différents pas de temps?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influences of local policies and opportunities on farmers strategies and grassland management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 2013, Les systèmes de polyculture-élevage dans les territoires - ACTA/INRA</w:t>
+              <w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.660, 2013, Book of abstracts of the 64 rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198219v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of local policies and opportunities on farmers strategies and grassland management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les interrelations entre cultures et élevage dans les systèmes de polyculture-élevage : quelles capacités adaptatives à différents pas de temps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.660, 2013, Book of abstracts of the 64 rd Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 2013, Les systèmes de polyculture-élevage dans les territoires - ACTA/INRA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744838v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of crop rotation choices by pig farmers in Britany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tersiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ramonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.664, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du choix de l'assolement par les éleveurs de porcs en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tersiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 44, 284 p., 2012, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farming systems and biodiversity: from trade-offs to synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197977v1</w:t>
-              </w:r>
-[...8878 lines deleted...]
-                <w:t xml:space="preserve">hal-01195191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GESTE : GEStion Territorialisée des Effluents d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
+                <w:t xml:space="preserve">Angel Avadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Avadi</w:t>
+                <w:t xml:space="preserve">Nesrine Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Ayari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127709v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852213v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10890,165 +10773,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">éditions Quae</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11058,154 +10941,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 1eres journées GAMAE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GAMAE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11215,387 +11098,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How access and dynamics in the use of territorial resources shape agroecological transitions in crop-livestock systems: Learnings and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lamine, Danièle Magda, Marta Rivera-Ferre, Terry Marsden (eds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang, Brussel.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 318p., 2021, 9782807618534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 20 – Quelles opportunités de reconnexion entre animal et végétal à l’échelle des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’élevages et environnement : mesurer, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevages et territoires : concepts, méthodes, outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 279 p., 2014, FormaSciences (INRA), 978-2-7380-1364-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11605,185 +11488,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’élevage, productivité des troupeaux de truies et rythmes de travail des éleveurs en production porcine : une approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husbandry practices, sow herd performance and distribution of work load in swine farming systems : a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008AGPT0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00003677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11851,51 +11734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65EF6055"/>
+    <w:nsid w:val="271F170D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12082,51 +11965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-martel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3195-1605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFK-9241-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tersiguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2012/environnement/E1f.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davenel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jacquot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dieulot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Raffray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604151v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Christian Kriz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024050" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912309" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/e9fz-fc55" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217275v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fontanet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pkpw-8e95" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jacquerie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2940" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637733v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588619v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588587v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37sd-5985" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655888v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND1Q5M7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859608007879" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82C60D52D65B573993736000E12EFAABDAACDC87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507224v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1606/9782759230624/pratiques-d-elevage-et-environnement" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588594v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sad.inra.fr/Toutes-les-actualites/Elevages-et-territoires-concepts-methodes-outils" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0019" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-martel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3195-1605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFK-9241-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dieulot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Raffray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604151v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Christian Kriz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912309" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/e9fz-fc55" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fontanet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pkpw-8e95" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116181v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623471v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jacquerie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2940" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tersiguel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37sd-5985" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195163v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND1Q5M7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195191v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859608007879" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82C60D52D65B573993736000E12EFAABDAACDC87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790320v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210070v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2012/environnement/E1f.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1606/9782759230624/pratiques-d-elevage-et-environnement" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588594v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sad.inra.fr/Toutes-les-actualites/Elevages-et-territoires-concepts-methodes-outils" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819905v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003677v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0019" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>