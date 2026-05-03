--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -789,575 +789,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+                <w:t xml:space="preserve">Cross-analysis of crop-livestock integration, sustainability and biodiversity on 10 French experimental farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Andreotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Jeanne Pourias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651168v1</w:t>
+                <w:t xml:space="preserve">hal-04923661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+                <w:t xml:space="preserve">Quelle diversité des jeux sérieux parlant d'élevage en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite A Renouf</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319336v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-analysis of crop-livestock integration, sustainability and biodiversity on 10 French experimental farms</w:t>
+                <w:t xml:space="preserve">Exploration des jeux sérieux sur l'élevage en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923661v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle diversité des jeux sérieux parlant d'élevage en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Jeux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137159v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des jeux sérieux sur l'élevage en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baillet Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109068v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1501,610 +1501,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du couplage culture-élevage à l'échelle d'une zone : cas des AOP fromagères</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité du niveau de couplage culture-élevage, des scores IDEA et de l'évaluation BIOTEX dans 10 fermes expérimentales métropolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pourias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109067v1</w:t>
+                <w:t xml:space="preserve">hal-05109109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du niveau de couplage culture-élevage, des scores IDEA et de l'évaluation BIOTEX dans 10 fermes expérimentales métropolitaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du couplage culture-élevage à l'échelle d'une zone : cas des AOP fromagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109109v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilgame: a game to experiment farm adaptation to climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Colombié</w:t>
+                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games using for agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337046v1</w:t>
+                <w:t xml:space="preserve">hal-04676277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games using for agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Resilgame: a game to experiment farm adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colombié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.209-213</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676277v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion modelling approach for collective nitrogen management in a French municipality</w:t>
+                <w:t xml:space="preserve">Serious games for sustainable agri-environmental and food transitions in territories. A study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Médulline TERRIER GESBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Johany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.852</w:t>
+              <w:t xml:space="preserve">Simulation and Gaming for Social and Environmental Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Simulation And Gaming Association, Jul 2023, La Rochelle, France. pp.555-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286749v1</w:t>
+                <w:t xml:space="preserve">hal-05600262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">payZZage</w:t>
+                <w:t xml:space="preserve">Companion modelling approach for collective nitrogen management in a French municipality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Meslin</w:t>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948615v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other stakeholders than farmers contribute to diversify the management of (peri-)urban grasslands</w:t>
               </w:r>
@@ -2205,2284 +2218,2254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the level of integration between livestock and crops on farms to promote the benefits of integrated farming</w:t>
+                <w:t xml:space="preserve">payZZage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Estelle Meslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France. 4p</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523274v1</w:t>
+                <w:t xml:space="preserve">hal-03948615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial resources mobilisation shapes agroecological transitions in crop-livestock systems</w:t>
+                <w:t xml:space="preserve">Evaluating the level of integration between livestock and crops on farms to promote the benefits of integrated farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thenard</w:t>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Dec 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342813v1</w:t>
+                <w:t xml:space="preserve">hal-03523274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être et la santé animale comme leviers pour redonner une place au pâturage des ruminants laitiers ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothée Petit</w:t>
+                <w:t xml:space="preserve">Territorial resources mobilisation shapes agroecological transitions in crop-livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Michel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Pour et Sur le Développement Régional (PSDR) 4 - Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Oct 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540392v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing territorial resources to foster agroecological transitions in livestock farming systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le bien-être et la santé animale comme leviers pour redonner une place au pâturage des ruminants laitiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Gotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of EAAP of the European Federation of Animal Science (EAAP 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium Pour et Sur le Développement Régional (PSDR) 4 - Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Oct 2020, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048844v1</w:t>
+                <w:t xml:space="preserve">hal-05540392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir caractériser les complémentarités entre cultures et élevage pour accompagner la reconception des systèmes de polyculture - élevage dans leurs transitions agroécologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing territorial resources to foster agroecological transitions in livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">70. Annual Meeting of EAAP of the European Federation of Animal Science (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2019, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-890-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297505v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du niveau de couplage élevage-cultures au sein de la ferme expérimentale de Saint-Laurent de la Prée : quelle évolution dans le cadre de sa transition agro-écologique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Savoir caractériser les complémentarités entre cultures et élevage pour accompagner la reconception des systèmes de polyculture - élevage dans leurs transitions agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jousseins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chambaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734683v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des interactions élevées entre animal et végétal améliorent les performances économiques et environnementales des exploitations en polyculture-élevage de ruminants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Détermination du niveau de couplage élevage-cultures au sein de la ferme expérimentale de Saint-Laurent de la Prée : quelle évolution dans le cadre de sa transition agro-écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737376v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser des bases de données de suivi d’élevage pour évaluer le niveau de couplage des exploitations : proposition méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des interactions élevées entre animal et végétal améliorent les performances économiques et environnementales des exploitations en polyculture-élevage de ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735854v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des exploitations laitières de polyculture-élevage en Isère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobiliser des bases de données de suivi d’élevage pour évaluer le niveau de couplage des exploitations : proposition méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goron</w:t>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de Pomyers</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, RMT SPyCE, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297545v1</w:t>
+                <w:t xml:space="preserve">hal-02735854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons for grasslands to last in Western Brittany: an agrarian diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des exploitations laitières de polyculture-élevage en Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Pomyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Devienne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF) on The Multiple Roles of Grassland in the European Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPyCE, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588592v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing pathways of cattle farms to identify the factors of grassland maintenance in the long term</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reasons for grasslands to last in Western Brittany: an agrarian diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF) on The Multiple Roles of Grassland in the European Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604151v1</w:t>
+                <w:t xml:space="preserve">hal-01588592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construit ton paysage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drawing pathways of cattle farms to identify the factors of grassland maintenance in the long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du département SAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Arles, France</w:t>
+              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF) on The Multiple Roles of Grassland in the European Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458691v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape.</w:t>
+                <w:t xml:space="preserve">Construit ton paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t>
+              <w:t xml:space="preserve">Assemblée générale du département SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458641v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModeliSAD modélisation des systèmes techniques au département du SAD</w:t>
+                <w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du département SAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Séte, France. 1 p</w:t>
+              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210086v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’échelles et acteurs : enquêtes et modélisation</w:t>
+                <w:t xml:space="preserve">ModeliSAD modélisation des systèmes techniques au département du SAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du département SAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Séte, France. 17 p</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Séte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210085v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conduites des systèmes d'élevage sur les continuités écologiques : proposition d'une démarche de modélisation – simulation</w:t>
+                <w:t xml:space="preserve">Changement d’échelles et acteurs : enquêtes et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Payote Modélisation de paysages agricoles pour la simulation et l’analyse de processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. 21 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du département SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Séte, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458681v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Impact des conduites des systèmes d'élevage sur les continuités écologiques : proposition d'une démarche de modélisation – simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Payote Modélisation de paysages agricoles pour la simulation et l’analyse de processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458682v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d’élevage et biodiversité : des antagonismes aux synergies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+                <w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191348v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Havet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to analyze the potential of mixed crop-livestock farming systems for sustainable agricultural and rural development at the landscape level?</w:t>
+                <w:t xml:space="preserve">Systèmes d’élevage et biodiversité : des antagonismes aux synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Gibon</w:t>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Schaller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Havet</w:t>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European IFSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 9 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191366v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4518,2418 +4501,2933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming systems and ecosystem services : from trade-offs to synergies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
+                <w:t xml:space="preserve">Why and how to analyze the potential of mixed crop-livestock farming systems for sustainable agricultural and rural development at the landscape level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+                <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.163</w:t>
+              <w:t xml:space="preserve">The 10th European IFSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458620v1</w:t>
+                <w:t xml:space="preserve">hal-01191366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock farming systems and ecosystem services : from trade-offs to synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Gibon</w:t>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Schaller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coquil</w:t>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803838v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers dependencies specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458622v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial links specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid population model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Layers dependencies specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LandMod 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458548v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des systèmes de polyculture élevage et des modes d’exploitation des prairies : quelles conséquences sur la diversité végétale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+                <w:t xml:space="preserve">Spatial links specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid population model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elven Lanoé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque LandMod 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458569v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la conduite à partir des données de Gestion Technique des Troupeaux de Truies pour comparer les performances des troupeaux : méthode, résultats et perspectives. Poster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des systèmes de polyculture élevage et des modes d’exploitation des prairies : quelles conséquences sur la diversité végétale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Lanoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195211v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles attentes des éleveurs de truies vis-à-vis du rythme de travail intra-hebdomadaire et quels liens avec les pratiques d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOP: a herd dynamic model to simulate the interactions between batch farrowing systems of sow herds</w:t>
+                <w:t xml:space="preserve">Caractériser la conduite à partir des données de Gestion Technique des Troupeaux de Truies pour comparer les performances des troupeaux : méthode, résultats et perspectives. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming System Design 2009 : an international symposium on Méthodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195167v1</w:t>
+                <w:t xml:space="preserve">hal-01195211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do labour productivity and work pace expectations affect reproduction management and performance in pig farms?</w:t>
+                <w:t xml:space="preserve">SHOP: a herd dynamic model to simulate the interactions between batch farrowing systems of sow herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Farming System Design 2009 : an international symposium on Méthodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195235v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do labour productivity and work pace expectations affect reproduction management and performance in pig farms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les représentations biotechniques du fonctionnement des troupeaux de truies : analyse comparative et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GESTE : GEStion Territorialisée des Effluents d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127709v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852213v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games used for agriculture and research agenda</w:t>
+                <w:t xml:space="preserve">Introduction : Jeu sérieux : comment évaluer aujourd’hui cet outil après presque un demi-siècle de pratiques en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Andreotti</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104178⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813562v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Jeu sérieux : comment évaluer aujourd’hui cet outil après presque un demi-siècle de pratiques en France ?</w:t>
+                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games used for agriculture and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guerrier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2025006⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.104178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984332v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « L’évaluation des jeux sérieux sur les thématiques agro-environnementales, territoriales et alimentaires » – Willy Christian Kriz: Current trends and challenges in evaluating the use of games in research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Christian Kriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (3), pp.357-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2024050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (2), pp.7398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au service des différentes phases de création et d’utilisation des jeux sérieux en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médulline Terrier-Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Johany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.67-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Place of Grasslands in Cattle Farmers' Perceptions of Forage Production: Useful Insights of 10 Years of Empirical Research on Grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (19), pp.12309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su141912309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’association cultures et élevage : un moyen pour réduire l’usage des pesticides et une piste pour la reconception agroécologique de systèmes de productions agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/e9fz-fc55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiCC’El. Un outil pour caractériser le niveau d’interaction entre cultures et élevage d’une exploitation et identifier les voies d'amélioration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.33-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/pkpw-8e95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of grasslands in the foraging approaches of farmers in the Grand Ouest of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,842 +7442,842 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 239, pp.235-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, médiateurs de systèmes plus durables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.W. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp.121-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/3TME9X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term maintenance of grasslands on dairy farms is associated with redesign and hybridisation of practices, motivated by farmers' perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 173, pp.435-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and sociological analysis of grassland maintenance in lowland dairy cattle areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jacquerie</w:t>
+                <w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2940⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623471v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+                <w:t xml:space="preserve">Technical and sociological analysis of grassland maintenance in lowland dairy cattle areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Ben Arfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jacquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.399-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588617v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPFARM : simulation d’allocations de couverts à l’échelle des exploitations agricoles et des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dechatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux coupler cultures et élevage dans les exploitations d’herbivores conventionnelles et biologiques : une voie d’amélioration de leur durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dieulot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 231 (235), pp.235-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien de la prairie dans les exploitations laitières est compatible avec le développement urbain : cas de l’agglomération de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7808,1125 +8306,1125 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 229, pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards biodiversity-based livestock systems: review of evidence and options for improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (020), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/PAVSNNR201510025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix des cultures dans les exploitations porcines en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tersiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (4), pp.43-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/37sd-5985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelations cultures-élevage dans les systèmes de polyculture élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.99-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ngwt-aj05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of livestock farmer adaptations to increase forages in crop rotations in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Havet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 190, pp.120-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix des cultures dans les exploitations porcines bretonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tersiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tech Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des éleveurs avicoles et porcins : une grande diversité de stratégies, d’attentes, de durée et de productivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Depoudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (2), pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des truies : des critères sous influence !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do labour productivity and preferences about work load distribution affect reproduction management and performance in pig farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 116 (1-3), pp.96-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of sow herd dynamics with emphasis on performance and distribution of periodic task events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 146 (4), pp.365-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0021859608007879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8936,574 +9434,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l'élevage et durabilité du territoire : représentations d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 26, pp.477, 26èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces herbacés urbains et périurbains : une diversité de gestion en lien avec la diversité des acteurs impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canelle Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France. 25ème journées de Rencontres autour des Recherches sur les Ruminants, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ perceptions of grassland use are shaped through local social interactions: a case study in north-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the distribution of common herbaceous plants within vineyard landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lozupone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9522,211 +10020,211 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECOLOGIE 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiCC'El</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs d'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil ludique pour explorer les interactions agriculture et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France. 2017, Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité urbaine comme déterminant du maintien de la prairie dans les élevages bovins laitiers ? Etude de cas dans l’agglomération Rennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9755,1183 +10253,793 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. , Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of local policies and opportunities on farmers strategies and grassland management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.660, 2013, Book of abstracts of the 64 rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interrelations entre cultures et élevage dans les systèmes de polyculture-élevage : quelles capacités adaptatives à différents pas de temps?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Havet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 2013, Les systèmes de polyculture-élevage dans les territoires - ACTA/INRA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of crop rotation choices by pig farmers in Britany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tersiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ramonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.664, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du choix de l'assolement par les éleveurs de porcs en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tersiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 44, 284 p., 2012, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farming systems and biodiversity: from trade-offs to synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197977v1</w:t>
-              </w:r>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">hal-03852213v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10941,154 +11049,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 1eres journées GAMAE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GAMAE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11098,91 +11206,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How access and dynamics in the use of territorial resources shape agroecological transitions in crop-livestock systems: Learnings and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11195,290 +11303,290 @@
                 <w:t xml:space="preserve">Sebastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lamine, Danièle Magda, Marta Rivera-Ferre, Terry Marsden (eds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang, Brussel.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 318p., 2021, 9782807618534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 20 – Quelles opportunités de reconnexion entre animal et végétal à l’échelle des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’élevages et environnement : mesurer, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 376 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevages et territoires : concepts, méthodes, outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 279 p., 2014, FormaSciences (INRA), 978-2-7380-1364-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11488,185 +11596,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’élevage, productivité des troupeaux de truies et rythmes de travail des éleveurs en production porcine : une approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husbandry practices, sow herd performance and distribution of work load in swine farming systems : a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008AGPT0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00003677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11734,51 +11842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="271F170D"/>
+    <w:nsid w:val="665DF920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11965,51 +12073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-martel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3195-1605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFK-9241-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dieulot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Raffray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604151v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Christian Kriz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912309" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/e9fz-fc55" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fontanet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pkpw-8e95" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116181v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623471v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jacquerie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2940" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tersiguel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37sd-5985" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195163v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND1Q5M7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195191v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859608007879" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82C60D52D65B573993736000E12EFAABDAACDC87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790320v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210070v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2012/environnement/E1f.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1606/9782759230624/pratiques-d-elevage-et-environnement" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588594v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sad.inra.fr/Toutes-les-actualites/Elevages-et-territoires-concepts-methodes-outils" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819905v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003677v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0019" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-martel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3195-1605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFK-9241-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jacquot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline TERRIER GESBERT" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guilbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dieulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Raffray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195167v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Christian Kriz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024050" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790003v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912309" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321423v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/e9fz-fc55" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fontanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pkpw-8e95" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jacquerie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2940" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tersiguel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37sd-5985" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588588v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND1Q5M7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195191v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859608007879" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82C60D52D65B573993736000E12EFAABDAACDC87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540429v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684894v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744838v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2012/environnement/E1f.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768182v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1606/9782759230624/pratiques-d-elevage-et-environnement" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sad.inra.fr/Toutes-les-actualites/Elevages-et-territoires-concepts-methodes-outils" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>