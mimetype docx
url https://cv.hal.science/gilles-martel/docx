--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -414,51 +414,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming: insights from the PRESENCE project</w:t>
+                <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming Insights from the PRESENCE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
@@ -493,10553 +493,10303 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Insbrück, Austria</w:t>
+              <w:t xml:space="preserve">76th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, InnsBruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540611v1</w:t>
+                <w:t xml:space="preserve">hal-05288636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and enhancement of cattle farming services in northwestern France landscape</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Farming System Design Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Jeux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540581v1</w:t>
+                <w:t xml:space="preserve">hal-04651168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming Insights from the PRESENCE project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+                <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baillet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, InnsBruck, Austria</w:t>
+              <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288636v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-analysis of crop-livestock integration, sustainability and biodiversity on 10 French experimental farms</w:t>
+                <w:t xml:space="preserve">Exploration des jeux sérieux sur l'élevage en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923661v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle diversité des jeux sérieux parlant d'élevage en France ?</w:t>
+                <w:t xml:space="preserve">Cross-analysis of crop-livestock integration, sustainability and biodiversity on 10 French experimental farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chalier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pourias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137159v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des jeux sérieux sur l'élevage en France</w:t>
+                <w:t xml:space="preserve">Quelle diversité des jeux sérieux parlant d'élevage en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109068v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t>
+              <w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651168v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic review of serious games on livestock and how they consider sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319336v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du couplage culture-élevage à l'échelle d'une zone : cas des AOP fromagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540600v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of serious games on livestock and how they consider sustainability</w:t>
+                <w:t xml:space="preserve">Variabilité du niveau de couplage culture-élevage, des scores IDEA et de l'évaluation BIOTEX dans 10 fermes expérimentales métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pourias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.944</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752224v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du niveau de couplage culture-élevage, des scores IDEA et de l'évaluation BIOTEX dans 10 fermes expérimentales métropolitaines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernier</w:t>
+                <w:t xml:space="preserve">Resilgame: a game to experiment farm adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colombié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109109v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du couplage culture-élevage à l'échelle d'une zone : cas des AOP fromagères</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Jacquot</w:t>
+                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games using for agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109067v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games using for agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious games for sustainable agri-environmental and food transitions in territories. A study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médulline TERRIER GESBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Johany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.209-213</w:t>
+              <w:t xml:space="preserve">Simulation and Gaming for Social and Environmental Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Simulation And Gaming Association, Jul 2023, La Rochelle, France. pp.555-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676277v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilgame: a game to experiment farm adaptation to climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Colombié</w:t>
+                <w:t xml:space="preserve">Companion modelling approach for collective nitrogen management in a French municipality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337046v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious games for sustainable agri-environmental and food transitions in territories. A study in France</w:t>
+                <w:t xml:space="preserve">payZZage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Gaming for Social and Environmental Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Simulation And Gaming Association, Jul 2023, La Rochelle, France. pp.555-557</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05600262v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion modelling approach for collective nitrogen management in a French municipality</w:t>
+                <w:t xml:space="preserve">Other stakeholders than farmers contribute to diversify the management of (peri-)urban grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moinardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.852</w:t>
+              <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France. pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286749v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Other stakeholders than farmers contribute to diversify the management of (peri-)urban grasslands</w:t>
+                <w:t xml:space="preserve">Evaluating the level of integration between livestock and crops on farms to promote the benefits of integrated farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France. pp.29-31</w:t>
+              <w:t xml:space="preserve">Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811114v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">payZZage</w:t>
+                <w:t xml:space="preserve">Territorial resources mobilisation shapes agroecological transitions in crop-livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Meslin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948615v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the level of integration between livestock and crops on farms to promote the benefits of integrated farming</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le bien-être et la santé animale comme leviers pour redonner une place au pâturage des ruminants laitiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Gotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France. 4p</w:t>
+              <w:t xml:space="preserve">Symposium Pour et Sur le Développement Régional (PSDR) 4 - Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523274v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial resources mobilisation shapes agroecological transitions in crop-livestock systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing territorial resources to foster agroecological transitions in livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thenard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">70. Annual Meeting of EAAP of the European Federation of Animal Science (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2019, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-890-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342813v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être et la santé animale comme leviers pour redonner une place au pâturage des ruminants laitiers ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Gotti</w:t>
+                <w:t xml:space="preserve">Savoir caractériser les complémentarités entre cultures et élevage pour accompagner la reconception des systèmes de polyculture - élevage dans leurs transitions agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jousseins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chambaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Pour et Sur le Développement Régional (PSDR) 4 - Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Oct 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540392v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing territorial resources to foster agroecological transitions in livestock farming systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thenard</w:t>
+                <w:t xml:space="preserve">Détermination du niveau de couplage élevage-cultures au sein de la ferme expérimentale de Saint-Laurent de la Prée : quelle évolution dans le cadre de sa transition agro-écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of EAAP of the European Federation of Animal Science (EAAP 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048844v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir caractériser les complémentarités entre cultures et élevage pour accompagner la reconception des systèmes de polyculture - élevage dans leurs transitions agroécologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Des interactions élevées entre animal et végétal améliorent les performances économiques et environnementales des exploitations en polyculture-élevage de ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.63</w:t>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297505v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du niveau de couplage élevage-cultures au sein de la ferme expérimentale de Saint-Laurent de la Prée : quelle évolution dans le cadre de sa transition agro-écologique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobiliser des bases de données de suivi d’élevage pour évaluer le niveau de couplage des exploitations : proposition méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734683v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des interactions élevées entre animal et végétal améliorent les performances économiques et environnementales des exploitations en polyculture-élevage de ruminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Caractérisation des exploitations laitières de polyculture-élevage en Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Pomyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">, RMT SPyCE, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737376v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser des bases de données de suivi d’élevage pour évaluer le niveau de couplage des exploitations : proposition méthodologique</w:t>
+                <w:t xml:space="preserve">Reasons for grasslands to last in Western Brittany: an agrarian diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mischler</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT SPyCE.; AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF) on The Multiple Roles of Grassland in the European Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735854v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des exploitations laitières de polyculture-élevage en Isère</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+                <w:t xml:space="preserve">Drawing pathways of cattle farms to identify the factors of grassland maintenance in the long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT SPyCE, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF) on The Multiple Roles of Grassland in the European Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297545v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons for grasslands to last in Western Brittany: an agrarian diagnosis</w:t>
+                <w:t xml:space="preserve">Construit ton paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Timothée Petit</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF) on The Multiple Roles of Grassland in the European Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Assemblée générale du département SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588592v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing pathways of cattle farms to identify the factors of grassland maintenance in the long term</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF) on The Multiple Roles of Grassland in the European Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604151v1</w:t>
+                <w:t xml:space="preserve">hal-01458641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construit ton paysage</w:t>
+                <w:t xml:space="preserve">ModeliSAD modélisation des systèmes techniques au département du SAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du département SAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Arles, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du département SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Séte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458691v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape.</w:t>
+                <w:t xml:space="preserve">Changement d’échelles et acteurs : enquêtes et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du département SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Séte, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458641v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModeliSAD modélisation des systèmes techniques au département du SAD</w:t>
+                <w:t xml:space="preserve">Impact des conduites des systèmes d'élevage sur les continuités écologiques : proposition d'une démarche de modélisation – simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du département SAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Séte, France. 1 p</w:t>
+              <w:t xml:space="preserve">Payote Modélisation de paysages agricoles pour la simulation et l’analyse de processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210086v1</w:t>
+                <w:t xml:space="preserve">hal-01458681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’échelles et acteurs : enquêtes et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du département SAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Séte, France. 17 p</w:t>
+              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210085v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conduites des systèmes d'élevage sur les continuités écologiques : proposition d'une démarche de modélisation – simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Systèmes d’élevage et biodiversité : des antagonismes aux synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Payote Modélisation de paysages agricoles pour la simulation et l’analyse de processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. 21 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458681v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458682v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Why and how to analyze the potential of mixed crop-livestock farming systems for sustainable agricultural and rural development at the landscape level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
+              <w:t xml:space="preserve">The 10th European IFSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061969v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d’élevage et biodiversité : des antagonismes aux synergies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+                <w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du programme DIVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bourg en Bresse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191348v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Livestock farming systems and ecosystem services : from trade-offs to synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du programme DIVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bourg en Bresse, France. 1 p</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458685v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to analyze the potential of mixed crop-livestock farming systems for sustainable agricultural and rural development at the landscape level?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Havet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European IFSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 9 p</w:t>
+              <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191366v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming systems and ecosystem services : from trade-offs to synergies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layers dependencies specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.163</w:t>
+              <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458620v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noémie Schaller</w:t>
+                <w:t xml:space="preserve">Spatial links specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid population model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Blouet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
+              <w:t xml:space="preserve">Colloque LandMod 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803838v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers dependencies specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid model</w:t>
+                <w:t xml:space="preserve">Diversité des systèmes de polyculture élevage et des modes d’exploitation des prairies : quelles conséquences sur la diversité végétale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Lanoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458622v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial links specifications in the APILand simulation approach: an application to the coupling of a farm model and a carabid population model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser la conduite à partir des données de Gestion Technique des Troupeaux de Truies pour comparer les performances des troupeaux : méthode, résultats et perspectives. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LandMod 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458548v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des systèmes de polyculture élevage et des modes d’exploitation des prairies : quelles conséquences sur la diversité végétale ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+                <w:t xml:space="preserve">Quelles attentes des éleveurs de truies vis-à-vis du rythme de travail intra-hebdomadaire et quels liens avec les pratiques d’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458569v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles attentes des éleveurs de truies vis-à-vis du rythme de travail intra-hebdomadaire et quels liens avec les pratiques d’élevage ?</w:t>
+                <w:t xml:space="preserve">SHOP: a herd dynamic model to simulate the interactions between batch farrowing systems of sow herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Farming System Design 2009 : an international symposium on Méthodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195202v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la conduite à partir des données de Gestion Technique des Troupeaux de Truies pour comparer les performances des troupeaux : méthode, résultats et perspectives. Poster</w:t>
+                <w:t xml:space="preserve">Do labour productivity and work pace expectations affect reproduction management and performance in pig farms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195211v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOP: a herd dynamic model to simulate the interactions between batch farrowing systems of sow herds</w:t>
+                <w:t xml:space="preserve">Les représentations biotechniques du fonctionnement des troupeaux de truies : analyse comparative et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming System Design 2009 : an international symposium on Méthodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195167v1</w:t>
+                <w:t xml:space="preserve">hal-02753284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games used for agriculture and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.104178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do labour productivity and work pace expectations affect reproduction management and performance in pig farms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Jeu sérieux : comment évaluer aujourd’hui cet outil après presque un demi-siècle de pratiques en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01195235v1</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations biotechniques du fonctionnement des troupeaux de truies : analyse comparative et perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02753284v1</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier « L’évaluation des jeux sérieux sur les thématiques agro-environnementales, territoriales et alimentaires » – Willy Christian Kriz: Current trends and challenges in evaluating the use of games in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Christian Kriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.357-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.7398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Place of Grasslands in Cattle Farmers' Perceptions of Forage Production: Useful Insights of 10 Years of Empirical Research on Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.12309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su141912309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique au service des différentes phases de création et d’utilisation des jeux sérieux en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médulline Terrier-Gesbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Johany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.67-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’association cultures et élevage : un moyen pour réduire l’usage des pesticides et une piste pour la reconception agroécologique de systèmes de productions agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/e9fz-fc55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NiCC’El. Un outil pour caractériser le niveau d’interaction entre cultures et élevage d’une exploitation et identifier les voies d'amélioration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/pkpw-8e95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, médiateurs de systèmes plus durables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ramonteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/3TME9X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of grasslands in the foraging approaches of farmers in the Grand Ouest of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.235-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term maintenance of grasslands on dairy farms is associated with redesign and hybridisation of practices, motivated by farmers' perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.435-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical and sociological analysis of grassland maintenance in lowland dairy cattle areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Ben Arfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jacquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.399-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPFARM : simulation d’allocations de couverts à l’échelle des exploitations agricoles et des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dechatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux coupler cultures et élevage dans les exploitations d’herbivores conventionnelles et biologiques : une voie d’amélioration de leur durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231 (235), pp.235-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maintien de la prairie dans les exploitations laitières est compatible avec le développement urbain : cas de l’agglomération de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.77-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards biodiversity-based livestock systems: review of evidence and options for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (020), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/PAVSNNR201510025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des cultures dans les exploitations porcines en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tersiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (4), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/37sd-5985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrelations cultures-élevage dans les systèmes de polyculture élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ngwt-aj05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of livestock farmer adaptations to increase forages in crop rotations in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des cultures dans les exploitations porcines bretonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tersiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail des éleveurs avicoles et porcins : une grande diversité de stratégies, d’attentes, de durée et de productivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Depoudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances des truies : des critères sous influence !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do labour productivity and preferences about work load distribution affect reproduction management and performance in pig farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1-3), pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of sow herd dynamics with emphasis on performance and distribution of periodic task events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.365-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859608007879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité de l'élevage et durabilité du territoire : représentations d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 26, pp.477, 26èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces herbacés urbains et périurbains : une diversité de gestion en lien avec la diversité des acteurs impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Buland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canelle Moinardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France. 25ème journées de Rencontres autour des Recherches sur les Ruminants, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farmers’ perceptions of grassland use are shaped through local social interactions: a case study in north-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors influencing the distribution of common herbaceous plants within vineyard landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lozupone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECOLOGIE 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NiCC'El</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champs d'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rouen, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil ludique pour explorer les interactions agriculture et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 2017, Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proximité urbaine comme déterminant du maintien de la prairie dans les élevages bovins laitiers ? Etude de cas dans l’agglomération Rennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. , Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences of local policies and opportunities on farmers strategies and grassland management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.660, 2013, Book of abstracts of the 64 rd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interrelations entre cultures et élevage dans les systèmes de polyculture-élevage : quelles capacités adaptatives à différents pas de temps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 2013, Les systèmes de polyculture-élevage dans les territoires - ACTA/INRA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of crop rotation choices by pig farmers in Britany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tersiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.664, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants du choix de l'assolement par les éleveurs de porcs en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tersiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 44, 284 p., 2012, Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livestock farming systems and biodiversity: from trade-offs to synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GESTE : GEStion Territorialisée des Effluents d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Avadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127709v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852213v3</w:t>
-              </w:r>
-[...4773 lines deleted...]
-                <w:t xml:space="preserve">hal-01197977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11049,154 +10799,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 1eres journées GAMAE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GAMAE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11206,91 +10956,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How access and dynamics in the use of territorial resources shape agroecological transitions in crop-livestock systems: Learnings and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11303,290 +11053,290 @@
                 <w:t xml:space="preserve">Sebastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lamine, Danièle Magda, Marta Rivera-Ferre, Terry Marsden (eds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang, Brussel.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 318p., 2021, 9782807618534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 20 – Quelles opportunités de reconnexion entre animal et végétal à l’échelle des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’élevages et environnement : mesurer, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevages et territoires : concepts, méthodes, outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 279 p., 2014, FormaSciences (INRA), 978-2-7380-1364-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11596,185 +11346,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’élevage, productivité des troupeaux de truies et rythmes de travail des éleveurs en production porcine : une approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husbandry practices, sow herd performance and distribution of work load in swine farming systems : a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008AGPT0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00003677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11842,51 +11592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="665DF920"/>
+    <w:nsid w:val="5B087D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12073,51 +11823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-martel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3195-1605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFK-9241-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jacquot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline TERRIER GESBERT" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guilbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dieulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Raffray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195167v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Christian Kriz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024050" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790003v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912309" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321423v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/e9fz-fc55" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fontanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pkpw-8e95" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jacquerie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2940" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tersiguel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37sd-5985" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588588v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND1Q5M7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195191v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859608007879" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82C60D52D65B573993736000E12EFAABDAACDC87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540429v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684894v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744838v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2012/environnement/E1f.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768182v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1606/9782759230624/pratiques-d-elevage-et-environnement" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sad.inra.fr/Toutes-les-actualites/Elevages-et-territoires-concepts-methodes-outils" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-martel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3195-1605" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFK-9241-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pourias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jacquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline TERRIER GESBERT" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guilbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dieulot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Raffray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195235v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Christian Kriz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/e9fz-fc55" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Buteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fontanet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pkpw-8e95" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116181v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623471v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jacquerie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2940" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tersiguel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37sd-5985" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195163v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.09.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND1Q5M7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195191v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859608007879" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82C60D52D65B573993736000E12EFAABDAACDC87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790320v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210070v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2012/environnement/E1f.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1606/9782759230624/pratiques-d-elevage-et-environnement" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588594v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sad.inra.fr/Toutes-les-actualites/Elevages-et-territoires-concepts-methodes-outils" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819905v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003677v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0019" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>