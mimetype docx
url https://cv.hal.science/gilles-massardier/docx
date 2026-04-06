--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -710,369 +710,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level policy coalitions an interpretative model of water conflicts in the Americas</w:t>
+                <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+                <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Serie BlueGrass (Numéro 01), pp.3-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02403700v1</w:t>
+                <w:t xml:space="preserve">halshs-01398118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As políticas de desenvolvimento territorial rural na América latina: uma hibridação das fontes e da implementação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mundos Plurales - Revista Latinoamericana de Políticas y Acción Pública</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (1), pp.75-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17141/mundosplurales.1.2016.2319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
+                <w:t xml:space="preserve">Multi-level policy coalitions an interpretative model of water conflicts in the Americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.153-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4422ex0001v1942016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398118v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02403700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées et limites des politiques ciblées en Amérique latine</w:t>
               </w:r>
@@ -1594,77 +1594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coalitions mutiniveaux d'action publique. Un modèle interprétatif des conflits pour l'eau dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Ciência &amp; Tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.189-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2029,213 +2029,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATER e desenvolvimento territorial: Uma análise crítica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des transferts de politiques publiques en eaux troubles méditerranéennes : les arrangements territorialisés de la gestion de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Extensão e Estudos Rurais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.035.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00671099v1</w:t>
+                <w:t xml:space="preserve">halshs-00659815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transferts de politiques publiques en eaux troubles méditerranéennes : les arrangements territorialisés de la gestion de l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATER e desenvolvimento territorial: Uma análise crítica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Duarte Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Extensão e Estudos Rurais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.427-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00659815v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redes de políticas públicas</w:t>
               </w:r>
@@ -2772,90 +2772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water conflicts hydrocracy in the Americas : coalitions, networks, policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2968,177 +2968,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00858275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocraties et autoritarismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démocraties et autoritarismes : fragmentation et hybridation des régimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Camau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Michel Camau; Gilles Massardier. Karthala; Institut d'études politiques, 363 p., 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.363, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050754v1</w:t>
+                <w:t xml:space="preserve">halshs-00384804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocraties et autoritarismes : fragmentation et hybridation des régimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démocraties et autoritarismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Karthala, pp.363, 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Camau; Gilles Massardier. Karthala; Institut d'études politiques, 363 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384804v1</w:t>
+                <w:t xml:space="preserve">hal-03050754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques et actions publiques</w:t>
               </w:r>
@@ -3180,212 +3180,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.334, 2008, 9782707156266</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. Ed. La Découverte, 334 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00361142v1</w:t>
+                <w:t xml:space="preserve">hal-03050753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. Ed. La Découverte, 334 p., 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.334, 2008, 9782707156266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050753v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques et action publiques</w:t>
               </w:r>
@@ -3597,243 +3597,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe: between invisibility and grabbing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Public Policy (ICPP4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montréal, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174805v1</w:t>
+                <w:t xml:space="preserve">hal-04083070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Biabiany</w:t>
+                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe: between invisibility and grabbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Public Policy (ICPP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montréal, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083070v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas públicas para as agriculturas familiares: Existe um modelo Latino-americano ?</w:t>
               </w:r>
@@ -3908,191 +3908,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Latin-American way of regionalization through policy making: Between globalization, policy transfer and regional production of policies, the case of territory rural development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts, circulation de normes et production régionale de politiques publiques en Amérique Latine le cas des politiques territoriales rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP International Conference on Public Policy, Policymaking in Latin America, Grenoble, France, 26-28 june 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international CANAL2013, Circulations et appropriations des normes et des modèles de l'action locale, Montpellier, 20-23 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072692v1</w:t>
+                <w:t xml:space="preserve">hal-02874316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts, circulation de normes et production régionale de politiques publiques en Amérique Latine le cas des politiques territoriales rurales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Latin-American way of regionalization through policy making: Between globalization, policy transfer and regional production of policies, the case of territory rural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CANAL2013, Circulations et appropriations des normes et des modèles de l'action locale, Montpellier, 20-23 mars 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.15</w:t>
+              <w:t xml:space="preserve">ICPP International Conference on Public Policy, Policymaking in Latin America, Grenoble, France, 26-28 june 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874316v1</w:t>
+                <w:t xml:space="preserve">hal-03072692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers, circulation of norms and regional production of public policies in Latin America: The case of rural territorial policies</w:t>
               </w:r>
@@ -4750,476 +4750,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes politicas e freios ao desenvolvimento rural</w:t>
+                <w:t xml:space="preserve">Restitution du groupe &amp;quot;Parcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Encontro da Rede de Estudos Rurais : Mundo rural, politicas publicas, instittuições e atores em reconhecimento politico, 6 a 9 de Julho de 2010, Curitiba, Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Curitiba, Brazil. 11 p</w:t>
+              <w:t xml:space="preserve">Atelier sur l'émergence du concept de service écosystémique/environnemental, Atelier Concept ANR-SERENA, La Grande Motte, 2-4 février 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069154v1</w:t>
+                <w:t xml:space="preserve">hal-03071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redes e poder na política de desenvolvimento territorial brasileira: a paradoxal contribuição da assistência técnica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maria Duarte Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Congresso Latinoamericano de Sociologia Rural - ALASRU. Porto de Galinhas, Pernambuco, Brasil. 15-19 de Novembro de 2010. GT 8.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Porto de Galinhas, Pernambuco, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du groupe &amp;quot;Parcs</w:t>
+                <w:t xml:space="preserve">Redes politicas e freios ao desenvolvimento rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lucio de Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lm Goulart Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur l'émergence du concept de service écosystémique/environnemental, Atelier Concept ANR-SERENA, La Grande Motte, 2-4 février 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">IV Encontro da Rede de Estudos Rurais : Mundo rural, politicas publicas, instittuições e atores em reconhecimento politico, 6 a 9 de Julho de 2010, Curitiba, Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Curitiba, Brazil. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071370v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participação dos atores sociais e territorialização do desenvolvimento rural no Brasil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gouvernance de l'eau, entre concertation et régulation &amp;quot;adhocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Encontro de ciências sociais do Norte Nordeste, Recife (Brésil), 8-11 de setembro de 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Recife, Brazil. 19 p</w:t>
+              <w:t xml:space="preserve">77ème congrès de l'ACFAS, Ottawa (Canada), 14-15 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068898v1</w:t>
+                <w:t xml:space="preserve">hal-03071868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement territorial et participation : analyse du marché biologique de Brasilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,100 +5182,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2009, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement territorial et participation : Analyse du Marché Biologique de Brasilia -Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,402 +5290,454 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de pouvoir et configurations d'acteurs autour des projets territoriaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Participação dos atores sociais e territorialização do desenvolvimento rural no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Goulart Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário L. Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Maria Goulart Duarte</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaldo de Sousa Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées de recherches en sciences sociales, INRA – SFER – CIRAD, Montpellier, 09-11 décembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">XIV Encontro de ciências sociais do Norte Nordeste, Recife (Brésil), 8-11 de setembro de 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Recife, Brazil. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071305v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement territorial et participation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Jeux de pouvoir et configurations d'acteurs autour des projets territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário L. Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Goulart Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales, INRA SFER CIRAD, Montpellier, 09-11/12/ 2009 </w:t>
+              <w:t xml:space="preserve">3èmes Journées de recherches en sciences sociales, INRA – SFER – CIRAD, Montpellier, 09-11 décembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071306v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance de l'eau, entre concertation et régulation &amp;quot;adhocratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement territorial et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário L. Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77ème congrès de l'ACFAS, Ottawa (Canada), 14-15 mai 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales, INRA SFER CIRAD, Montpellier, 09-11/12/ 2009 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071868v1</w:t>
+                <w:t xml:space="preserve">hal-03071306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration of social actors among negotiation arenas for rural territorial development project in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5989,661 +5989,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition et référentiels de politiques publiques</w:t>
+                <w:t xml:space="preserve">Les chemins contigus et parallèles de la gestion intégrée de l’eau. Instruments de concertation, négociations, fabrique de passeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du CPDA, Rio de Janeiro, 7-8 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rio de Janeiro, Brésil</w:t>
+              <w:t xml:space="preserve">Séminaire SAIAP, CSPC, Aix-en-Provence, 24 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074084v1</w:t>
+                <w:t xml:space="preserve">hal-03074085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des politiques publiques à l'action publique</w:t>
+                <w:t xml:space="preserve">La nouvelle action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">Conférence, Chapingo (Mexique), 24 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chapingo, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071877v1</w:t>
+                <w:t xml:space="preserve">hal-03071879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle&amp;quot; français de l'eau et gestion territorialisée</w:t>
+                <w:t xml:space="preserve">Des politiques publiques à l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "El otro impacto del TLC en el agua y la biodiversidad", Bogotá (Colombie), 27 avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bogotá, Colombie</w:t>
+              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071876v1</w:t>
+                <w:t xml:space="preserve">hal-03071877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations démocratiques et non démocratiques</w:t>
+                <w:t xml:space="preserve">Cognition et référentiels de politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Penser la démocratie. Autour de l’œuvre de Juan Linz », Montpellier, 7-9 septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude du CPDA, Rio de Janeiro, 7-8 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074083v1</w:t>
+                <w:t xml:space="preserve">hal-03074084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'action publique</w:t>
+                <w:t xml:space="preserve">Modèle&amp;quot; français de l'eau et gestion territorialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">Colloque "El otro impacto del TLC en el agua y la biodiversidad", Bogotá (Colombie), 27 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071878v1</w:t>
+                <w:t xml:space="preserve">hal-03071876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;modèle&amp;quot; français de gestion de l'eau</w:t>
+                <w:t xml:space="preserve">Configurations démocratiques et non démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Colegio de la Frontera Sur, ECOSUR, 27 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Cristóbal de Las Casas, Mexique</w:t>
+              <w:t xml:space="preserve">Colloque "Penser la démocratie. Autour de l’œuvre de Juan Linz », Montpellier, 7-9 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071880v1</w:t>
+                <w:t xml:space="preserve">hal-03074083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise comparada dos processos de &amp;quot;territorialização&amp;quot; das políticas de gestão da água</w:t>
+                <w:t xml:space="preserve">Comprendre l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDS, Université de Brasilia, 8 mars 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071881v1</w:t>
+                <w:t xml:space="preserve">hal-03071878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle action publique</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;modèle&amp;quot; français de gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Chapingo (Mexique), 24 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chapingo, Mexique</w:t>
+              <w:t xml:space="preserve">Conférence, Colegio de la Frontera Sur, ECOSUR, 27 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Cristóbal de Las Casas, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071879v1</w:t>
+                <w:t xml:space="preserve">hal-03071880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chemins contigus et parallèles de la gestion intégrée de l’eau. Instruments de concertation, négociations, fabrique de passeurs</w:t>
+                <w:t xml:space="preserve">Análise comparada dos processos de &amp;quot;territorialização&amp;quot; das políticas de gestão da água</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SAIAP, CSPC, Aix-en-Provence, 24 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">CDS, Université de Brasilia, 8 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074085v1</w:t>
+                <w:t xml:space="preserve">hal-03071881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -6743,51 +6743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology and assessement of policy instrument to promote agricultural adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6864,281 +6864,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hétérogénéité des voies d'institutionnalisation des politiques et des instruments climatiques pour l'agriculture : une comparaison entre le Sénégal, la Colombie, le Brésil et la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Les politiques publiques d'atténuation et d'adaptation de l'agriculture française au changement climatique : entre mise à l'agenda tardive et marqueterie institutionnelle complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Boutroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debaeke Philippe (ed.); Graveline Nina (ed.); Lacor Barbara (ed.); Pellerin Sylvain (ed.); Renaudeau David (ed.); Sauquet Eric (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.365-376, 2025, 978-2-7592-4009-8</w:t>
+              <w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.367-385, 2025, Synthèses / Ed. Quae, 978-2-7592-4012-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293557v1</w:t>
+                <w:t xml:space="preserve">hal-05315229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques d'atténuation et d'adaptation de l'agriculture française au changement climatique : entre mise à l'agenda tardive et marqueterie institutionnelle complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">L'hétérogénéité des voies d'institutionnalisation des politiques et des instruments climatiques pour l'agriculture : une comparaison entre le Sénégal, la Colombie, le Brésil et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betina Boutroue</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Debaeke Philippe (ed.); Graveline Nina (ed.); Lacor Barbara (ed.); Pellerin Sylvain (ed.); Renaudeau David (ed.); Sauquet Eric (ed.). </w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Milhorance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.367-385, 2025, Synthèses / Ed. Quae, 978-2-7592-4012-8</w:t>
+              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-376, 2025, 978-2-7592-4009-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315229v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temas dentro del estudio del proceso de políticas públicas</w:t>
               </w:r>
@@ -7449,113 +7449,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analizar la producción contemporánea de Políticas públicas: Introducción (Parte I)</w:t>
+                <w:t xml:space="preserve">Analizar la entrada de públicos y destinatarios de politicas en el policy process (Parte III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ugalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Massardier, Gilles; Ugalde, Vicente. </w:t>
+              <w:t xml:space="preserve">Massardier Gilles (ed.); Ugalde Vincente (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analizar la nueva fábrica de las pol\'iticas públicas : pluralización, territorialización, participación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de México, pp.7-21, 2023</w:t>
+              <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas: Pluralización, territorialización, participación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de México, pp.466-470, 2023, 978-607-564-562-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04541247v1</w:t>
+                <w:t xml:space="preserve">hal-05181678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción. Una herramienta para el análisis de políticas públicas</w:t>
               </w:r>
@@ -7621,113 +7621,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analizar la entrada de públicos y destinatarios de politicas en el policy process (Parte III)</w:t>
+                <w:t xml:space="preserve">Analizar la producción contemporánea de Políticas públicas: Introducción (Parte I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ugalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Massardier Gilles (ed.); Ugalde Vincente (ed.). </w:t>
+              <w:t xml:space="preserve">Massardier, Gilles; Ugalde, Vicente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas: Pluralización, territorialización, participación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de México, pp.466-470, 2023, 978-607-564-562-9</w:t>
+              <w:t xml:space="preserve">Analizar la nueva fábrica de las pol\'iticas públicas : pluralización, territorialización, participación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de México, pp.7-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181678v1</w:t>
+                <w:t xml:space="preserve">halshs-04541247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas públicas e territórios: antigas relações Centro-periferia e novas pesquisas sobre as escalas da gestão de políticas públicas no Brasil e na França</w:t>
               </w:r>
@@ -7978,242 +7978,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfers and institutional standstill : coalitions set in the access-to-water conflict in São Paulo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining path dependance and blame avoidance : policy coalitions and water plan in Duque de Caxias City 2007-2016 (RJ, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela P. de O. Santos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suyá Quintslr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poupeau, Franck; Razafimahefa, Lala; Robert, Jérémy; Mercier, Delphine; Massardier, Gilles; Jacobi, Pedro Roberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water conflicts and hydrocracy in the Americas : coalitions, networks, policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEE-USP, pp.271-291, 2018</w:t>
+              <w:t xml:space="preserve">, IEE-USP, pp.89-120, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01984553v1</w:t>
+                <w:t xml:space="preserve">halshs-01984552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining path dependance and blame avoidance : policy coalitions and water plan in Duque de Caxias City 2007-2016 (RJ, Brazil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Massardier</w:t>
+                <w:t xml:space="preserve">Water transfers and institutional standstill : coalitions set in the access-to-water conflict in São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela P. de O. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Sanches-Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Spinola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Fracalanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyá Quintslr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Roberto Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poupeau, Franck; Razafimahefa, Lala; Robert, Jérémy; Mercier, Delphine; Massardier, Gilles; Jacobi, Pedro Roberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water conflicts and hydrocracy in the Americas : coalitions, networks, policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEE-USP, pp.89-120, 2018</w:t>
+              <w:t xml:space="preserve">, IEE-USP, pp.271-291, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984552v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gouvernance territoriale : l'exemple du Brésil rural</w:t>
               </w:r>
@@ -8906,51 +8906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabourin Eric; Samper Mario; Sotomayor Octavio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas públicas y agriculturas familiares en América Latina y el Caribe: Balance, desafíos y perspectivas</w:t>
@@ -9158,173 +9158,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00858422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée : Aménagement du territoire</w:t>
+                <w:t xml:space="preserve">Cognição, políticas e ações públicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t>
+              <w:t xml:space="preserve">Bonnal Philippe; Pereira Leite Sérgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences po, pp.33-39, 2011</w:t>
+              <w:t xml:space="preserve">Análise comparada de políticas agrícolas : uma agenda em transformação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAUAD, pp.69-91, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00656925v1</w:t>
+                <w:t xml:space="preserve">hal-03056456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognição, políticas e ações públicas</w:t>
+                <w:t xml:space="preserve">Entrée : Aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bonnal Philippe; Pereira Leite Sérgio. </w:t>
+              <w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Análise comparada de políticas agrícolas : uma agenda em transformação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MAUAD, pp.69-91, 2011</w:t>
+              <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences po, pp.33-39, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056456v1</w:t>
+                <w:t xml:space="preserve">halshs-00656925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régimes politiques revisités</w:t>
               </w:r>
@@ -9377,100 +9377,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces non pluralistes dans les démocraties contemporaines</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dabène, Olivier; Geisser, Vincent; Massardier, Gilles. </w:t>
+              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, la Découverte, Pagination non précisée, 2008</w:t>
+              <w:t xml:space="preserve">, Ed. La Découverte, pp.7-26, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00361140v1</w:t>
+                <w:t xml:space="preserve">hal-03055352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces non pluralistes dans les démocraties contemporaines</w:t>
               </w:r>
@@ -9523,100 +9523,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Les espaces non pluralistes dans les démocraties contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. </w:t>
+              <w:t xml:space="preserve">Dabène, Olivier; Geisser, Vincent; Massardier, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. La Découverte, pp.7-26, 2008</w:t>
+              <w:t xml:space="preserve">, la Découverte, Pagination non précisée, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055352v1</w:t>
+                <w:t xml:space="preserve">halshs-00361140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de classement des régimes démocratiques et non démocratiques</w:t>
               </w:r>
@@ -9858,51 +9858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10649,51 +10649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76E1FF49"/>
+    <w:nsid w:val="00A9EAF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10880,51 +10880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-massardier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3300-318X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030559073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Lima Caldas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066625ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Courdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/pampa.v0i11/12.5199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Sabourin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Sotomayor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.1.2016.2319" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cardelliac Gula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.6.2014.1424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Samper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v4n2.2013.9489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Avila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.002.0078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/analizar-la-nueva-fabrica-de-las-politicas-publicas-pluralizacion-territorializacion-participacion/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Camau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Biabiany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lucio de Avila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Goulart Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Avila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo de Sousa Moreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071868v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Naour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Boutroue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caldas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-39.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela P. de O. Santos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Sanches-Baptista" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Spinola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Fracalanza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suy&#225; Quintslr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-27.htm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822830v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L&#250;cio de &#193;vila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858422v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361140v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078301v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Olive" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-massardier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3300-318X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030559073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Lima Caldas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066625ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Courdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/pampa.v0i11/12.5199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Sabourin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Sotomayor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.1.2016.2319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cardelliac Gula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.6.2014.1424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Samper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v4n2.2013.9489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Avila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.002.0078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/analizar-la-nueva-fabrica-de-las-politicas-publicas-pluralizacion-territorializacion-participacion/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Camau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Biabiany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lucio de Avila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Avila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Goulart Duarte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo de Sousa Moreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Naour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Boutroue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caldas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-39.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suy&#225; Quintslr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela P. de O. Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Sanches-Baptista" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Spinola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Fracalanza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-27.htm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822830v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L&#250;cio de &#193;vila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858422v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078301v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Olive" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>