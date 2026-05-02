--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -710,369 +710,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">As políticas de desenvolvimento territorial rural na América latina: uma hibridação das fontes e da implementação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
+                <w:t xml:space="preserve">Octavio Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mundos Plurales - Revista Latinoamericana de Políticas y Acción Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.75-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17141/mundosplurales.1.2016.2319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01398118v1</w:t>
+                <w:t xml:space="preserve">hal-02781734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As políticas de desenvolvimento territorial rural na América latina: uma hibridação das fontes e da implementação</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-level policy coalitions an interpretative model of water conflicts in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pierre Sabourin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Massardier</w:t>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavio Sotomayor</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mundos Plurales - Revista Latinoamericana de Políticas y Acción Pública</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17141/mundosplurales.1.2016.2319⟩</w:t>
+              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.153-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4422ex0001v1942016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02781734v1</w:t>
+                <w:t xml:space="preserve">halshs-02403700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level policy coalitions an interpretative model of water conflicts in the Americas</w:t>
+                <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Serie BlueGrass (Numéro 01), pp.3-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02403700v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées et limites des politiques ciblées en Amérique latine</w:t>
               </w:r>
@@ -1594,77 +1594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coalitions mutiniveaux d'action publique. Un modèle interprétatif des conflits pour l'eau dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Ciência &amp; Tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.189-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2029,213 +2029,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transferts de politiques publiques en eaux troubles méditerranéennes : les arrangements territorialisés de la gestion de l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATER e desenvolvimento territorial: Uma análise crítica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Duarte Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Extensão e Estudos Rurais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.427-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00659815v1</w:t>
+                <w:t xml:space="preserve">halshs-00671099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATER e desenvolvimento territorial: Uma análise crítica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des transferts de politiques publiques en eaux troubles méditerranéennes : les arrangements territorialisés de la gestion de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Extensão e Estudos Rurais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.035.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00671099v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redes de políticas públicas</w:t>
               </w:r>
@@ -2772,90 +2772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water conflicts hydrocracy in the Americas : coalitions, networks, policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2968,177 +2968,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00858275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocraties et autoritarismes : fragmentation et hybridation des régimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démocraties et autoritarismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Karthala, pp.363, 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Camau; Gilles Massardier. Karthala; Institut d'études politiques, 363 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384804v1</w:t>
+                <w:t xml:space="preserve">hal-03050754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocraties et autoritarismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démocraties et autoritarismes : fragmentation et hybridation des régimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Camau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Michel Camau; Gilles Massardier. Karthala; Institut d'études politiques, 363 p., 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.363, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050754v1</w:t>
+                <w:t xml:space="preserve">halshs-00384804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques et actions publiques</w:t>
               </w:r>
@@ -3597,243 +3597,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Biabiany</w:t>
+                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe: between invisibility and grabbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Public Policy (ICPP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montréal, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083070v1</w:t>
+                <w:t xml:space="preserve">hal-05174805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe: between invisibility and grabbing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oceane Biabiany</w:t>
+                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Public Policy (ICPP4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montréal, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174805v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas públicas para as agriculturas familiares: Existe um modelo Latino-americano ?</w:t>
               </w:r>
@@ -4750,424 +4750,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du groupe &amp;quot;Parcs</w:t>
+                <w:t xml:space="preserve">Redes politicas e freios ao desenvolvimento rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lucio de Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lm Goulart Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur l'émergence du concept de service écosystémique/environnemental, Atelier Concept ANR-SERENA, La Grande Motte, 2-4 février 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">IV Encontro da Rede de Estudos Rurais : Mundo rural, politicas publicas, instittuições e atores em reconhecimento politico, 6 a 9 de Julho de 2010, Curitiba, Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Curitiba, Brazil. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071370v1</w:t>
+                <w:t xml:space="preserve">hal-03069154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes e poder na política de desenvolvimento territorial brasileira: a paradoxal contribuição da assistência técnica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restitution du groupe &amp;quot;Parcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congresso Latinoamericano de Sociologia Rural - ALASRU. Porto de Galinhas, Pernambuco, Brasil. 15-19 de Novembro de 2010. GT 8.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Porto de Galinhas, Pernambuco, Brazil</w:t>
+              <w:t xml:space="preserve">Atelier sur l'émergence du concept de service écosystémique/environnemental, Atelier Concept ANR-SERENA, La Grande Motte, 2-4 février 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00674968v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes politicas e freios ao desenvolvimento rural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redes e poder na política de desenvolvimento territorial brasileira: a paradoxal contribuição da assistência técnica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Duarte Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Encontro da Rede de Estudos Rurais : Mundo rural, politicas publicas, instittuições e atores em reconhecimento politico, 6 a 9 de Julho de 2010, Curitiba, Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Curitiba, Brazil. 11 p</w:t>
+              <w:t xml:space="preserve">VIII Congresso Latinoamericano de Sociologia Rural - ALASRU. Porto de Galinhas, Pernambuco, Brasil. 15-19 de Novembro de 2010. GT 8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Porto de Galinhas, Pernambuco, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069154v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance de l'eau, entre concertation et régulation &amp;quot;adhocratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participação dos atores sociais e territorialização do desenvolvimento rural no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Goulart Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário L. Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaldo de Sousa Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77ème congrès de l'ACFAS, Ottawa (Canada), 14-15 mai 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">XIV Encontro de ciências sociais do Norte Nordeste, Recife (Brésil), 8-11 de setembro de 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Recife, Brazil. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071868v1</w:t>
+                <w:t xml:space="preserve">hal-03068898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement territorial et participation : analyse du marché biologique de Brasilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,100 +5234,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2009, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement territorial et participation : Analyse du Marché Biologique de Brasilia -Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,454 +5342,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participação dos atores sociais e territorialização do desenvolvimento rural no Brasil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Jeux de pouvoir et configurations d'acteurs autour des projets territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário L. Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maria Goulart Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Encontro de ciências sociais do Norte Nordeste, Recife (Brésil), 8-11 de setembro de 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Recife, Brazil. 19 p</w:t>
+              <w:t xml:space="preserve">3èmes Journées de recherches en sciences sociales, INRA – SFER – CIRAD, Montpellier, 09-11 décembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068898v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de pouvoir et configurations d'acteurs autour des projets territoriaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Développement territorial et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário L. Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées de recherches en sciences sociales, INRA – SFER – CIRAD, Montpellier, 09-11 décembre 2009</w:t>
+              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales, INRA SFER CIRAD, Montpellier, 09-11/12/ 2009 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071305v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement territorial et participation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gouvernance de l'eau, entre concertation et régulation &amp;quot;adhocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales, INRA SFER CIRAD, Montpellier, 09-11/12/ 2009 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">77ème congrès de l'ACFAS, Ottawa (Canada), 14-15 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071306v1</w:t>
+                <w:t xml:space="preserve">hal-03071868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration of social actors among negotiation arenas for rural territorial development project in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5989,661 +5989,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chemins contigus et parallèles de la gestion intégrée de l’eau. Instruments de concertation, négociations, fabrique de passeurs</w:t>
+                <w:t xml:space="preserve">Des politiques publiques à l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SAIAP, CSPC, Aix-en-Provence, 24 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074085v1</w:t>
+                <w:t xml:space="preserve">hal-03071877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle action publique</w:t>
+                <w:t xml:space="preserve">Cognition et référentiels de politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Chapingo (Mexique), 24 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chapingo, Mexique</w:t>
+              <w:t xml:space="preserve">Journées d’étude du CPDA, Rio de Janeiro, 7-8 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071879v1</w:t>
+                <w:t xml:space="preserve">hal-03074084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des politiques publiques à l'action publique</w:t>
+                <w:t xml:space="preserve">Modèle&amp;quot; français de l'eau et gestion territorialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">Colloque "El otro impacto del TLC en el agua y la biodiversidad", Bogotá (Colombie), 27 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071877v1</w:t>
+                <w:t xml:space="preserve">hal-03071876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition et référentiels de politiques publiques</w:t>
+                <w:t xml:space="preserve">Configurations démocratiques et non démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du CPDA, Rio de Janeiro, 7-8 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rio de Janeiro, Brésil</w:t>
+              <w:t xml:space="preserve">Colloque "Penser la démocratie. Autour de l’œuvre de Juan Linz », Montpellier, 7-9 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074084v1</w:t>
+                <w:t xml:space="preserve">hal-03074083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle&amp;quot; français de l'eau et gestion territorialisée</w:t>
+                <w:t xml:space="preserve">Comprendre l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "El otro impacto del TLC en el agua y la biodiversidad", Bogotá (Colombie), 27 avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bogotá, Colombie</w:t>
+              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071876v1</w:t>
+                <w:t xml:space="preserve">hal-03071878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations démocratiques et non démocratiques</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;modèle&amp;quot; français de gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Penser la démocratie. Autour de l’œuvre de Juan Linz », Montpellier, 7-9 septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence, Colegio de la Frontera Sur, ECOSUR, 27 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Cristóbal de Las Casas, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074083v1</w:t>
+                <w:t xml:space="preserve">hal-03071880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'action publique</w:t>
+                <w:t xml:space="preserve">Análise comparada dos processos de &amp;quot;territorialização&amp;quot; das políticas de gestão da água</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">CDS, Université de Brasilia, 8 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071878v1</w:t>
+                <w:t xml:space="preserve">hal-03071881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;modèle&amp;quot; français de gestion de l'eau</w:t>
+                <w:t xml:space="preserve">La nouvelle action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Colegio de la Frontera Sur, ECOSUR, 27 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Cristóbal de Las Casas, Mexique</w:t>
+              <w:t xml:space="preserve">Conférence, Chapingo (Mexique), 24 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chapingo, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071880v1</w:t>
+                <w:t xml:space="preserve">hal-03071879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise comparada dos processos de &amp;quot;territorialização&amp;quot; das políticas de gestão da água</w:t>
+                <w:t xml:space="preserve">Les chemins contigus et parallèles de la gestion intégrée de l’eau. Instruments de concertation, négociations, fabrique de passeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDS, Université de Brasilia, 8 mars 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire SAIAP, CSPC, Aix-en-Provence, 24 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071881v1</w:t>
+                <w:t xml:space="preserve">hal-03074085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -6743,51 +6743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology and assessement of policy instrument to promote agricultural adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,203 +6830,229 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques d'atténuation et d'adaptation de l'agriculture française au changement climatique : entre mise à l'agenda tardive et marqueterie institutionnelle complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">The heterogeneity of institutionalization pathways for climate policies and instruments in agriculture: A comparative analysis of Senegal, Colombia, Brazil, and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betina Boutroue</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Debaeke Philippe (ed.); Graveline Nina (ed.); Lacor Barbara (ed.); Pellerin Sylvain (ed.); Renaudeau David (ed.); Sauquet Eric (ed.). </w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Milhorance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent; Hrabanski Marie; Demenois Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate impacts and challenges in agriculture, forests and food systems. Perspectives on the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer; Ed. Quae, pp.371-382, 2026, 978-3-032-04331-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04331-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315229v1</w:t>
+                <w:t xml:space="preserve">hal-05592000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hétérogénéité des voies d'institutionnalisation des politiques et des instruments climatiques pour l'agriculture : une comparaison entre le Sénégal, la Colombie, le Brésil et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7065,1026 +7091,1052 @@
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-376, 2025, 978-2-7592-4009-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temas dentro del estudio del proceso de políticas públicas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques publiques d'atténuation et d'adaptation de l'agriculture française au changement climatique : entre mise à l'agenda tardive et marqueterie institutionnelle complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Boutroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hill</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Massardier, Gilles; Ugalde, Vicente. </w:t>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debaeke Philippe (ed.); Graveline Nina (ed.); Lacor Barbara (ed.); Pellerin Sylvain (ed.); Renaudeau David (ed.); Sauquet Eric (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas : pluralización, territorialización, participación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de México, pp.22-49, 2023</w:t>
+              <w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.367-385, 2025, Synthèses / Ed. Quae, 978-2-7592-4012-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04541243v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analizar la entrada de públicos y destinatarios de politicas en el policy process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temas dentro del estudio del proceso de políticas públicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vicente Ugalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massardier, Gilles; Ugalde, Vicente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas : pluralización, territorialización, participación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, El Colegio de México, pp.466-470, 2023</w:t>
+              <w:t xml:space="preserve">, El Colegio de México, pp.22-49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04541245v1</w:t>
+                <w:t xml:space="preserve">halshs-04541243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analizar los arcanos de las recomposiciones del &amp;quot;estado en acción&amp;quot; (Parte II)</w:t>
+                <w:t xml:space="preserve">Analizar la entrada de públicos y destinatarios de politicas en el policy process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ugalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massardier, Gilles; Ugalde, Vicente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas : pluralización, territorialización, participación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, El Colegio de México, pp.222-227, 2023</w:t>
+              <w:t xml:space="preserve">, El Colegio de México, pp.466-470, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04541244v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participación de los militantes locales desde las coaliciones de políticas públicas : la gestion del agua en Duque de Caxias, Brasil (2007-2017)</w:t>
+                <w:t xml:space="preserve">Analizar los arcanos de las recomposiciones del &amp;quot;estado en acción&amp;quot; (Parte II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Ugalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massardier, Gilles; Ugalde, Vicente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas : pluralización, territorialización, participación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, El Colegio de México, pp.565-592, 2023</w:t>
+              <w:t xml:space="preserve">, El Colegio de México, pp.222-227, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04541248v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analizar la entrada de públicos y destinatarios de politicas en el policy process (Parte III)</w:t>
+                <w:t xml:space="preserve">La participación de los militantes locales desde las coaliciones de políticas públicas : la gestion del agua en Duque de Caxias, Brasil (2007-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Massardier Gilles (ed.); Ugalde Vincente (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Massardier, Gilles; Ugalde, Vicente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas: Pluralización, territorialización, participación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de México, pp.466-470, 2023, 978-607-564-562-9</w:t>
+              <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas : pluralización, territorialización, participación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de México, pp.565-592, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181678v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción. Una herramienta para el análisis de políticas públicas</w:t>
+                <w:t xml:space="preserve">Analizar la producción contemporánea de Políticas públicas: Introducción (Parte I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ugalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Massardier Gilles (ed.); Ugalde Vincente (ed.). </w:t>
+              <w:t xml:space="preserve">Massardier, Gilles; Ugalde, Vicente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas: Pluralización, territorialización, participación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de México, pp.5-16, 2023, 978-607-564-562-9</w:t>
+              <w:t xml:space="preserve">Analizar la nueva fábrica de las pol\'iticas públicas : pluralización, territorialización, participación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de México, pp.7-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181675v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analizar la producción contemporánea de Políticas públicas: Introducción (Parte I)</w:t>
+                <w:t xml:space="preserve">Introducción. Una herramienta para el análisis de políticas públicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ugalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Massardier, Gilles; Ugalde, Vicente. </w:t>
+              <w:t xml:space="preserve">Massardier Gilles (ed.); Ugalde Vincente (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analizar la nueva fábrica de las pol\'iticas públicas : pluralización, territorialización, participación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de México, pp.7-21, 2023</w:t>
+              <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas: Pluralización, territorialización, participación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de México, pp.5-16, 2023, 978-607-564-562-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04541247v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Políticas públicas e territórios: antigas relações Centro-periferia e novas pesquisas sobre as escalas da gestão de políticas públicas no Brasil e na França</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analizar la entrada de públicos y destinatarios de politicas en el policy process (Parte III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Porto de Oliveira, Osmany; Hassenteufel, Patrick. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Massardier Gilles (ed.); Ugalde Vincente (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia política da ação pública : teorias, abordagens e conceitos</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-273, 2021</w:t>
+              <w:t xml:space="preserve">Analizar la nueva fábrica de las políticas públicas: Pluralización, territorialización, participación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de México, pp.466-470, 2023, 978-607-564-562-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03714388v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As figuras da mediação na política e na ação pública: os brokers, facilitadores, e organizadores vistoser e interpretados pela ciencia política francesa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Políticas públicas e territórios: antigas relações Centro-periferia e novas pesquisas sobre as escalas da gestão de políticas públicas no Brasil e na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porto de Oliveira, Osmany; Hassenteufel, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia política da ação pública : teorias, abordagens e conceitos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escola Nacional de Administração Pública (Enap)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-273, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escola Nacional de Administração Pública (Enap)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03714399v1</w:t>
+                <w:t xml:space="preserve">halshs-03714388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement du territoire</w:t>
+                <w:t xml:space="preserve">As figuras da mediação na política e na ação pública: os brokers, facilitadores, e organizadores vistoser e interpretados pela ciencia política francesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
+              <w:t xml:space="preserve">Porto de Oliveira, Osmany; Hassenteufel, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
+              <w:t xml:space="preserve">Sociologia política da ação pública : teorias, abordagens e conceitos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escola Nacional de Administração Pública (Enap)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-456, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02934203v1</w:t>
+                <w:t xml:space="preserve">halshs-03714399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining path dependance and blame avoidance : policy coalitions and water plan in Duque de Caxias City 2007-2016 (RJ, Brazil)</w:t>
+                <w:t xml:space="preserve">Aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Poupeau, Franck; Razafimahefa, Lala; Robert, Jérémy; Mercier, Delphine; Massardier, Gilles; Jacobi, Pedro Roberto. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water conflicts and hydrocracy in the Americas : coalitions, networks, policies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEE-USP, pp.89-120, 2018</w:t>
+              <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-45, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01984552v1</w:t>
+                <w:t xml:space="preserve">halshs-02934203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transfers and institutional standstill : coalitions set in the access-to-water conflict in São Paulo</w:t>
               </w:r>
@@ -8193,1596 +8245,1682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la gouvernance territoriale : l'exemple du Brésil rural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining path dependance and blame avoidance : policy coalitions and water plan in Duque de Caxias City 2007-2016 (RJ, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Piraux</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Caron, Patrick; Valette, Elodie; Wassenaar, Tom; Coppens d’Eeckenbrugge, Geo; Papazian, Vatché; Caron, Patrick; Valette, Elodie; Wassenaar, Tom; Coppens d’Eeckenbrugge, Geo; Papazian, Vatché. </w:t>
+                <w:t xml:space="preserve">Suyá Quintslr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poupeau, Franck; Razafimahefa, Lala; Robert, Jérémy; Mercier, Delphine; Massardier, Gilles; Jacobi, Pedro Roberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 280 p., 2017, Agricultures et Défis du Monde (Quae), 978-2-7592-2654-2</w:t>
+              <w:t xml:space="preserve">Water conflicts and hydrocracy in the Americas : coalitions, networks, policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEE-USP, pp.89-120, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787713v1</w:t>
+                <w:t xml:space="preserve">halshs-01984552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of territorial governance: the example of rural Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la gouvernance territoriale : l'exemple du Brésil rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Caniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caron, Patrick; Valette, Elodie; Wassenaar, Tom; Coppens d’Eeckenbrugge, Geo; Papazian, Vatché; Caron, Patrick; Valette, Elodie; Wassenaar, Tom; Coppens d’Eeckenbrugge, Geo; Papazian, Vatché. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living territories to transform the world</w:t>
+              <w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 274 p., 2017, Agricultures et Défis du Monde (Quae), 978-2-7592-2731-0</w:t>
+              <w:t xml:space="preserve">, 280 p., 2017, Agricultures et Défis du Monde (Quae), 978-2-7592-2654-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788533v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire : un vecteur de réponse à la crise du développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">The challenges of territorial governance: the example of rural Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Massardier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Caniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t>
+              <w:t xml:space="preserve">Living territories to transform the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 274 p., 2017, Agricultures et Défis du Monde (Quae), 978-2-7592-2731-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01794349v1</w:t>
+                <w:t xml:space="preserve">hal-02788533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Políticas públicas para as agriculturas familiares: existe um modelo latino-americano?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Samper</w:t>
+                <w:t xml:space="preserve">Le territoire : un vecteur de réponse à la crise du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Grisa, Catia; Schneider, Sergio. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caron, Patrick; Valette, Elodie ; Wassenaar, Tom ; Coppens d’Eeckenbrugge, Geo ; Papazian, Vatché. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Políticas públicas de desenvolvimento rural no Brasil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-34, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quae.caron.2017.01.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822664v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XIII. La agricultura familiar en Uruguay : entre dos proyectos contrapuestos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Políticas públicas para as agriculturas familiares: existe um modelo latino-americano?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Cardelliac Gula</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabourin Eric; Samper Mario; Sotomayor Octavio. </w:t>
+              <w:t xml:space="preserve">Grisa, Catia; Schneider, Sergio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Políticas públicas y agriculturas familiares en América Latina y el Caribe: Balance, desafíos y perspectivas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naciones Unidas, pp.275-296, 2014</w:t>
+              <w:t xml:space="preserve">Políticas públicas de desenvolvimento rural no Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFRGS, pp.595-616, 2015, 978-85-386-0262-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056915v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis transversal de las políticas sobre agricultura familiar en América Latina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XIII. La agricultura familiar en Uruguay : entre dos proyectos contrapuestos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda de Torres Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Arbeletche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Cardelliac Gula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabourin Eric; Samper Mario; Sotomayor Octavio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas públicas y agriculturas familiares en América Latina y el Caribe: Balance, desafíos y perspectivas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comisión Económica para América Latina y el Caribe, pp.19-48, 2014</w:t>
+              <w:t xml:space="preserve">, Naciones Unidas, pp.275-296, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056893v1</w:t>
+                <w:t xml:space="preserve">hal-03056915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudos Em políticas públicas cidadania, desenvolvimento e controle social</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Análisis transversal de las políticas sobre agricultura familiar en América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabourin Eric; Samper Mario; Sotomayor Octavio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Em políticas públicas cidadania, desenvolvimento e controle social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Políticas públicas y agriculturas familiares en América Latina y el Caribe: Balance, desafíos y perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comisión Económica para América Latina y el Caribe, pp.19-48, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822830v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique dans la retenue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estudos Em políticas públicas cidadania, desenvolvimento e controle social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lúcio de Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'action publique sélective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.9-38, 2013, Droit et société. Recherches et travaux</w:t>
+              <w:t xml:space="preserve">Estudos Em políticas públicas cidadania, desenvolvimento e controle social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00858422v1</w:t>
+                <w:t xml:space="preserve">hal-02822830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognição, políticas e ações públicas</w:t>
+                <w:t xml:space="preserve">L'action publique dans la retenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bonnal Philippe; Pereira Leite Sérgio. </w:t>
+              <w:t xml:space="preserve">Le Naour, Gwenola; Massardier, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Análise comparada de políticas agrícolas : uma agenda em transformação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MAUAD, pp.69-91, 2011</w:t>
+              <w:t xml:space="preserve">L'action publique sélective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.9-38, 2013, Droit et société. Recherches et travaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056456v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00858422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences po, pp.33-39, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00656925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les régimes politiques revisités</w:t>
+                <w:t xml:space="preserve">Cognição, políticas e ações públicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Camau; Gilles Massardier. </w:t>
+              <w:t xml:space="preserve">Bonnal Philippe; Pereira Leite Sérgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocraties et autoritarismes : fragmentation et hybridation des régimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala; Institut d'études politiques, pp.n.c, 2009</w:t>
+              <w:t xml:space="preserve">Análise comparada de políticas agrícolas : uma agenda em transformação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAUAD, pp.69-91, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055353v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Les régimes politiques revisités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. </w:t>
+              <w:t xml:space="preserve">Michel Camau; Gilles Massardier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. La Découverte, pp.7-26, 2008</w:t>
+              <w:t xml:space="preserve">Démocraties et autoritarismes : fragmentation et hybridation des régimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala; Institut d'études politiques, pp.n.c, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055352v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces non pluralistes dans les démocraties contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. </w:t>
+              <w:t xml:space="preserve">Dabène, Olivier; Geisser, Vincent; Massardier, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. La Découverte, pp.29-56, 2008</w:t>
+              <w:t xml:space="preserve">, la Découverte, Pagination non précisée, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055351v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces non pluralistes dans les démocraties contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dabène, Olivier; Geisser, Vincent; Massardier, Gilles. </w:t>
+              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, la Découverte, Pagination non précisée, 2008</w:t>
+              <w:t xml:space="preserve">, Ed. La Découverte, pp.29-56, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361140v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de classement des régimes démocratiques et non démocratiques</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Mohammad-Saïd Darviche; William Genieys. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les régimes politiques avec Juan J. Linz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.n.c, 2008</w:t>
+              <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. La Découverte, pp.7-26, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055349v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de classement des régimes démocratiques et non démocratiques : en amont et en aval de la typologie de Juan Linz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeux de classement des régimes démocratiques et non démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Darviche, Mohammad-Saïd; Genieys, William. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohammad-Saïd Darviche; William Genieys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les régimes politiques avec Juan J. Linz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.n.c, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de classement des régimes démocratiques et non démocratiques : en amont et en aval de la typologie de Juan Linz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Camau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Darviche, Mohammad-Saïd; Genieys, William. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les régimes politiques avec Juan J. Linz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, Pagination non précisée, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00396146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9792,147 +9930,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la sociologie et de la science politique à la recherche sur la notion de service environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William'S Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 36 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9942,51 +10080,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des acteurs et instruments et intégration des concepts dans les politiques climatiques : synthèse des études de cas (France - Guadeloupe/Martinique ; Brésil / Etat de Pernambouco ; Colombie / Cauca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10042,195 +10180,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02476743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red políticas públicas y desarrollo rural en America latina: Informe de actividades 2014: Programación 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ezzine de Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Red PP-AL. 2015, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques et développement rural en Amérique Latine (DP PP-AL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10252,265 +10390,265 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Ezzine de Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation internationale des idées et de nouveaux instruments des politiques environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2011, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élaboration des politiques publiques territoriales de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'écologie et du développement durable; Ministère des transports, de l'équipement, du tourisme et de la mer. 2006, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif de la table ronde &amp;quot;Les régimes politiques revisités. Analyse comparative des recompositions des rapports politics/policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10523,65 +10661,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2005, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10649,51 +10787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00A9EAF3"/>
+    <w:nsid w:val="B3DDB969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10880,51 +11018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-massardier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3300-318X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030559073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Lima Caldas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066625ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Courdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/pampa.v0i11/12.5199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Sabourin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Sotomayor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.1.2016.2319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cardelliac Gula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.6.2014.1424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Samper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v4n2.2013.9489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Avila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.002.0078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/analizar-la-nueva-fabrica-de-las-politicas-publicas-pluralizacion-territorializacion-participacion/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Camau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Biabiany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lucio de Avila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Avila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Goulart Duarte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo de Sousa Moreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Naour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Boutroue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caldas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-39.htm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suy&#225; Quintslr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela P. de O. Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Sanches-Baptista" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Spinola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Fracalanza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-27.htm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822830v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L&#250;cio de &#193;vila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858422v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078301v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Olive" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-massardier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3300-318X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030559073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Lima Caldas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066625ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Courdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/pampa.v0i11/12.5199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Sabourin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Sotomayor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.1.2016.2319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cardelliac Gula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.6.2014.1424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Samper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v4n2.2013.9489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Avila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.002.0078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/analizar-la-nueva-fabrica-de-las-politicas-publicas-pluralizacion-territorializacion-participacion/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Camau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Biabiany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lucio de Avila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Goulart Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Avila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo de Sousa Moreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071868v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Naour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Boutroue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caldas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-39.htm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela P. de O. Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Sanches-Baptista" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Spinola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Fracalanza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suy&#225; Quintslr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-27.htm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L&#250;cio de &#193;vila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Olive" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078072v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>