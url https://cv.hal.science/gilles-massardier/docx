--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -710,369 +710,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As políticas de desenvolvimento territorial rural na América latina: uma hibridação das fontes e da implementação</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pierre Sabourin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Massardier</w:t>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavio Sotomayor</w:t>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mundos Plurales - Revista Latinoamericana de Políticas y Acción Pública</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Serie BlueGrass (Numéro 01), pp.3-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02781734v1</w:t>
+                <w:t xml:space="preserve">halshs-01398118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level policy coalitions an interpretative model of water conflicts in the Americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (4), pp.153-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1809-4422ex0001v1942016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02403700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">As políticas de desenvolvimento territorial rural na América latina: uma hibridação das fontes e da implementação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mundos Plurales - Revista Latinoamericana de Políticas y Acción Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.75-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17141/mundosplurales.1.2016.2319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398118v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02781734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées et limites des politiques ciblées en Amérique latine</w:t>
               </w:r>
@@ -1594,77 +1594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coalitions mutiniveaux d'action publique. Un modèle interprétatif des conflits pour l'eau dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Ciência &amp; Tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.189-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2029,213 +2029,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATER e desenvolvimento territorial: Uma análise crítica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des transferts de politiques publiques en eaux troubles méditerranéennes : les arrangements territorialisés de la gestion de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Extensão e Estudos Rurais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.035.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00671099v1</w:t>
+                <w:t xml:space="preserve">halshs-00659815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transferts de politiques publiques en eaux troubles méditerranéennes : les arrangements territorialisés de la gestion de l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATER e desenvolvimento territorial: Uma análise crítica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Duarte Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Extensão e Estudos Rurais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.427-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00659815v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redes de políticas públicas</w:t>
               </w:r>
@@ -2772,90 +2772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water conflicts hydrocracy in the Americas : coalitions, networks, policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3597,243 +3597,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe: between invisibility and grabbing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Public Policy (ICPP4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montréal, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174805v1</w:t>
+                <w:t xml:space="preserve">hal-04083070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Biabiany</w:t>
+                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe: between invisibility and grabbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Public Policy (ICPP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montréal, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083070v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas públicas para as agriculturas familiares: Existe um modelo Latino-americano ?</w:t>
               </w:r>
@@ -3908,191 +3908,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts, circulation de normes et production régionale de politiques publiques en Amérique Latine le cas des politiques territoriales rurales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Latin-American way of regionalization through policy making: Between globalization, policy transfer and regional production of policies, the case of territory rural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CANAL2013, Circulations et appropriations des normes et des modèles de l'action locale, Montpellier, 20-23 mars 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.15</w:t>
+              <w:t xml:space="preserve">ICPP International Conference on Public Policy, Policymaking in Latin America, Grenoble, France, 26-28 june 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874316v1</w:t>
+                <w:t xml:space="preserve">hal-03072692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Latin-American way of regionalization through policy making: Between globalization, policy transfer and regional production of policies, the case of territory rural development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts, circulation de normes et production régionale de politiques publiques en Amérique Latine le cas des politiques territoriales rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP International Conference on Public Policy, Policymaking in Latin America, Grenoble, France, 26-28 june 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international CANAL2013, Circulations et appropriations des normes et des modèles de l'action locale, Montpellier, 20-23 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072692v1</w:t>
+                <w:t xml:space="preserve">hal-02874316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers, circulation of norms and regional production of public policies in Latin America: The case of rural territorial policies</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maria Duarte Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5035,286 +5035,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participação dos atores sociais e territorialização do desenvolvimento rural no Brasil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gouvernance de l'eau, entre concertation et régulation &amp;quot;adhocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Encontro de ciências sociais do Norte Nordeste, Recife (Brésil), 8-11 de setembro de 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Recife, Brazil. 19 p</w:t>
+              <w:t xml:space="preserve">77ème congrès de l'ACFAS, Ottawa (Canada), 14-15 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068898v1</w:t>
+                <w:t xml:space="preserve">hal-03071868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement territorial et participation : analyse du marché biologique de Brasilia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Avila</w:t>
+                <w:t xml:space="preserve">Participação dos atores sociais e territorialização do desenvolvimento rural no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Goulart Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário L. Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaldo de Sousa Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2009, Montpellier, France. 13 p</w:t>
+              <w:t xml:space="preserve">XIV Encontro de ciências sociais do Norte Nordeste, Recife (Brésil), 8-11 de setembro de 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Recife, Brazil. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198063v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement territorial et participation : Analyse du Marché Biologique de Brasilia -Brésil.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Développement territorial et participation : analyse du marché biologique de Brasilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5326,375 +5287,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2009, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180581v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de pouvoir et configurations d'acteurs autour des projets territoriaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Maria Goulart Duarte</w:t>
+                <w:t xml:space="preserve">Développement territorial et participation : Analyse du Marché Biologique de Brasilia -Brésil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées de recherches en sciences sociales, INRA – SFER – CIRAD, Montpellier, 09-11 décembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">Troisièmes journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071305v1</w:t>
+                <w:t xml:space="preserve">hal-03180581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement territorial et participation</w:t>
+                <w:t xml:space="preserve">Jeux de pouvoir et configurations d'acteurs autour des projets territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário L. Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Goulart Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales, INRA SFER CIRAD, Montpellier, 09-11/12/ 2009 </w:t>
+              <w:t xml:space="preserve">3èmes Journées de recherches en sciences sociales, INRA – SFER – CIRAD, Montpellier, 09-11 décembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071306v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance de l'eau, entre concertation et régulation &amp;quot;adhocratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement territorial et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário L. Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77ème congrès de l'ACFAS, Ottawa (Canada), 14-15 mai 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales, INRA SFER CIRAD, Montpellier, 09-11/12/ 2009 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071868v1</w:t>
+                <w:t xml:space="preserve">hal-03071306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration of social actors among negotiation arenas for rural territorial development project in Brazil</w:t>
               </w:r>
@@ -5989,661 +5989,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des politiques publiques à l'action publique</w:t>
+                <w:t xml:space="preserve">La nouvelle action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">Conférence, Chapingo (Mexique), 24 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chapingo, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071877v1</w:t>
+                <w:t xml:space="preserve">hal-03071879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition et référentiels de politiques publiques</w:t>
+                <w:t xml:space="preserve">Les chemins contigus et parallèles de la gestion intégrée de l’eau. Instruments de concertation, négociations, fabrique de passeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du CPDA, Rio de Janeiro, 7-8 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rio de Janeiro, Brésil</w:t>
+              <w:t xml:space="preserve">Séminaire SAIAP, CSPC, Aix-en-Provence, 24 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074084v1</w:t>
+                <w:t xml:space="preserve">hal-03074085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle&amp;quot; français de l'eau et gestion territorialisée</w:t>
+                <w:t xml:space="preserve">Des politiques publiques à l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "El otro impacto del TLC en el agua y la biodiversidad", Bogotá (Colombie), 27 avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bogotá, Colombie</w:t>
+              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071876v1</w:t>
+                <w:t xml:space="preserve">hal-03071877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations démocratiques et non démocratiques</w:t>
+                <w:t xml:space="preserve">Cognition et référentiels de politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Penser la démocratie. Autour de l’œuvre de Juan Linz », Montpellier, 7-9 septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude du CPDA, Rio de Janeiro, 7-8 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074083v1</w:t>
+                <w:t xml:space="preserve">hal-03074084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'action publique</w:t>
+                <w:t xml:space="preserve">Modèle&amp;quot; français de l'eau et gestion territorialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">Colloque "El otro impacto del TLC en el agua y la biodiversidad", Bogotá (Colombie), 27 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071878v1</w:t>
+                <w:t xml:space="preserve">hal-03071876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;modèle&amp;quot; français de gestion de l'eau</w:t>
+                <w:t xml:space="preserve">Configurations démocratiques et non démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Colegio de la Frontera Sur, ECOSUR, 27 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Cristóbal de Las Casas, Mexique</w:t>
+              <w:t xml:space="preserve">Colloque "Penser la démocratie. Autour de l’œuvre de Juan Linz », Montpellier, 7-9 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071880v1</w:t>
+                <w:t xml:space="preserve">hal-03074083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise comparada dos processos de &amp;quot;territorialização&amp;quot; das políticas de gestão da água</w:t>
+                <w:t xml:space="preserve">Comprendre l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDS, Université de Brasilia, 8 mars 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Conférence UNACH, Mexico, 19 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071881v1</w:t>
+                <w:t xml:space="preserve">hal-03071878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle action publique</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;modèle&amp;quot; français de gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Chapingo (Mexique), 24 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chapingo, Mexique</w:t>
+              <w:t xml:space="preserve">Conférence, Colegio de la Frontera Sur, ECOSUR, 27 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Cristóbal de Las Casas, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071879v1</w:t>
+                <w:t xml:space="preserve">hal-03071880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chemins contigus et parallèles de la gestion intégrée de l’eau. Instruments de concertation, négociations, fabrique de passeurs</w:t>
+                <w:t xml:space="preserve">Análise comparada dos processos de &amp;quot;territorialização&amp;quot; das políticas de gestão da água</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SAIAP, CSPC, Aix-en-Provence, 24 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">CDS, Université de Brasilia, 8 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074085v1</w:t>
+                <w:t xml:space="preserve">hal-03071881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -6743,51 +6743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology and assessement of policy instrument to promote agricultural adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6870,51 +6870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneity of institutionalization pathways for climate policies and instruments in agriculture: A comparative analysis of Senegal, Colombia, Brazil, and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7002,281 +7002,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hétérogénéité des voies d'institutionnalisation des politiques et des instruments climatiques pour l'agriculture : une comparaison entre le Sénégal, la Colombie, le Brésil et la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Les politiques publiques d'atténuation et d'adaptation de l'agriculture française au changement climatique : entre mise à l'agenda tardive et marqueterie institutionnelle complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Boutroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debaeke Philippe (ed.); Graveline Nina (ed.); Lacor Barbara (ed.); Pellerin Sylvain (ed.); Renaudeau David (ed.); Sauquet Eric (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.365-376, 2025, 978-2-7592-4009-8</w:t>
+              <w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.367-385, 2025, Synthèses / Ed. Quae, 978-2-7592-4012-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293557v1</w:t>
+                <w:t xml:space="preserve">hal-05315229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques d'atténuation et d'adaptation de l'agriculture française au changement climatique : entre mise à l'agenda tardive et marqueterie institutionnelle complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">L'hétérogénéité des voies d'institutionnalisation des politiques et des instruments climatiques pour l'agriculture : une comparaison entre le Sénégal, la Colombie, le Brésil et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betina Boutroue</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Debaeke Philippe (ed.); Graveline Nina (ed.); Lacor Barbara (ed.); Pellerin Sylvain (ed.); Renaudeau David (ed.); Sauquet Eric (ed.). </w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Milhorance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.367-385, 2025, Synthèses / Ed. Quae, 978-2-7592-4012-8</w:t>
+              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-376, 2025, 978-2-7592-4009-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315229v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temas dentro del estudio del proceso de políticas públicas</w:t>
               </w:r>
@@ -8116,242 +8116,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfers and institutional standstill : coalitions set in the access-to-water conflict in São Paulo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining path dependance and blame avoidance : policy coalitions and water plan in Duque de Caxias City 2007-2016 (RJ, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela P. de O. Santos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suyá Quintslr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poupeau, Franck; Razafimahefa, Lala; Robert, Jérémy; Mercier, Delphine; Massardier, Gilles; Jacobi, Pedro Roberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water conflicts and hydrocracy in the Americas : coalitions, networks, policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEE-USP, pp.271-291, 2018</w:t>
+              <w:t xml:space="preserve">, IEE-USP, pp.89-120, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01984553v1</w:t>
+                <w:t xml:space="preserve">halshs-01984552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining path dependance and blame avoidance : policy coalitions and water plan in Duque de Caxias City 2007-2016 (RJ, Brazil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Massardier</w:t>
+                <w:t xml:space="preserve">Water transfers and institutional standstill : coalitions set in the access-to-water conflict in São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela P. de O. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Sanches-Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Spinola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Fracalanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyá Quintslr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Roberto Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poupeau, Franck; Razafimahefa, Lala; Robert, Jérémy; Mercier, Delphine; Massardier, Gilles; Jacobi, Pedro Roberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water conflicts and hydrocracy in the Americas : coalitions, networks, policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEE-USP, pp.89-120, 2018</w:t>
+              <w:t xml:space="preserve">, IEE-USP, pp.271-291, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984552v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gouvernance territoriale : l'exemple du Brésil rural</w:t>
               </w:r>
@@ -9044,51 +9044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabourin Eric; Samper Mario; Sotomayor Octavio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas públicas y agriculturas familiares en América Latina y el Caribe: Balance, desafíos y perspectivas</w:t>
@@ -9296,173 +9296,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00858422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée : Aménagement du territoire</w:t>
+                <w:t xml:space="preserve">Cognição, políticas e ações públicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t>
+              <w:t xml:space="preserve">Bonnal Philippe; Pereira Leite Sérgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences po, pp.33-39, 2011</w:t>
+              <w:t xml:space="preserve">Análise comparada de políticas agrícolas : uma agenda em transformação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAUAD, pp.69-91, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00656925v1</w:t>
+                <w:t xml:space="preserve">hal-03056456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognição, políticas e ações públicas</w:t>
+                <w:t xml:space="preserve">Entrée : Aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bonnal Philippe; Pereira Leite Sérgio. </w:t>
+              <w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Análise comparada de políticas agrícolas : uma agenda em transformação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MAUAD, pp.69-91, 2011</w:t>
+              <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences po, pp.33-39, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056456v1</w:t>
+                <w:t xml:space="preserve">halshs-00656925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régimes politiques revisités</w:t>
               </w:r>
@@ -9535,153 +9535,153 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces non pluralistes dans les démocraties contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dabène, Olivier; Geisser, Vincent; Massardier, Gilles. </w:t>
+              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, la Découverte, Pagination non précisée, 2008</w:t>
+              <w:t xml:space="preserve">, Ed. La Découverte, pp.29-56, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00361140v1</w:t>
+                <w:t xml:space="preserve">hal-03055351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces non pluralistes dans les démocraties contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. </w:t>
+              <w:t xml:space="preserve">Dabène, Olivier; Geisser, Vincent; Massardier, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. La Découverte, pp.29-56, 2008</w:t>
+              <w:t xml:space="preserve">, la Découverte, Pagination non précisée, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055351v1</w:t>
+                <w:t xml:space="preserve">halshs-00361140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -9996,51 +9996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10787,51 +10787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3DDB969"/>
+    <w:nsid w:val="8FC8F827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11018,51 +11018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-massardier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3300-318X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030559073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Lima Caldas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066625ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Courdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/pampa.v0i11/12.5199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Sabourin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Sotomayor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.1.2016.2319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cardelliac Gula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.6.2014.1424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Samper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v4n2.2013.9489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Avila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.002.0078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/analizar-la-nueva-fabrica-de-las-politicas-publicas-pluralizacion-territorializacion-participacion/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Camau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Biabiany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lucio de Avila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Goulart Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Avila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo de Sousa Moreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071868v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Naour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Boutroue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caldas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-39.htm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela P. de O. Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Sanches-Baptista" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Spinola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Fracalanza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suy&#225; Quintslr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-27.htm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L&#250;cio de &#193;vila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Olive" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078072v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-massardier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3300-318X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030559073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Lima Caldas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066625ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbeletche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Courdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/pampa.v0i11/12.5199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Sabourin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Sotomayor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/mundosplurales.1.2016.2319" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cardelliac Gula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.6.2014.1424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Samper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v4n2.2013.9489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Avila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.002.0078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Avila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Tek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/analizar-la-nueva-fabrica-de-las-politicas-publicas-pluralizacion-territorializacion-participacion/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Camau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Biabiany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02803423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lucio de Avila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Goulart Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Avila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo de Sousa Moreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Naour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Boutroue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caldas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-39.htm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suy&#225; Quintslr" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela P. de O. Santos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Sanches-Baptista" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Spinola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Fracalanza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Caniello" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-187.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788533v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5192-living-territories-to-transform-the-world.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/des-territoires-vivants-pour-transformer-le-monde--9782759226542-p-27.htm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02822830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L&#250;cio de &#193;vila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656925v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055351v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Olive" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078072v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>