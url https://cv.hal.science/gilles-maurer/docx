--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -236,278 +236,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized media coverage of conflicting, yet emblematic species: the ambivalent portrayal of the Asian elephant</w:t>
+                <w:t xml:space="preserve">Genetic structure and diversity of semi-captive populations: the anomalous case of the Asian elephant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chandelier</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zaw Min Oo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatsana Chanthavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110391⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.973-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-024-01617-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720764v1</w:t>
+                <w:t xml:space="preserve">hal-04661291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and diversity of semi-captive populations: the anomalous case of the Asian elephant</w:t>
+                <w:t xml:space="preserve">Polarized media coverage of conflicting, yet emblematic species: the ambivalent portrayal of the Asian elephant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaw Min Oo</w:t>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vatsana Chanthavong</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (4), pp.973-984. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 289, pp.110391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-024-01617-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661291v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elephant Endotheliotropic Herpesvirus Is Omnipresent in Elephants in European Zoos and an Asian Elephant Range Country</w:t>
               </w:r>
@@ -640,64 +640,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under pressure: how human‐wild‐captive elephant social‐ecological system in Laos is teetering due to global forces and sociocultural changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -770,77 +770,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin S Rashford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatsana Chanthavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.14800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1146,51 +1146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Oo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsana Chanthavong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01617-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Hoornweg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Schaftenaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van den Doel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fieke Molenaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Rashford" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13907-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Oo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsana Chanthavong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01617-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Hoornweg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Schaftenaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van den Doel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fieke Molenaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Rashford" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13907-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>