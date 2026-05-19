--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -66,829 +66,829 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic structure and diversity of semi-captive populations: the anomalous case of the Asian elephant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaw Min Oo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatsana Chanthavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.973-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-024-01617-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarized media coverage of conflicting, yet emblematic species: the ambivalent portrayal of the Asian elephant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 289, pp.110391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under pressure: how human‐wild‐captive elephant social‐ecological system in Laos is teetering due to global forces and sociocultural changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lescureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (5), pp.1047-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elephant Endotheliotropic Herpesvirus Is Omnipresent in Elephants in European Zoos and an Asian Elephant Range Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabitha Hoornweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Schaftenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra van den Doel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fieke Molenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13020283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wild-captive interactions and economics drive dynamics of Asian elephants in Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin S Rashford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatsana Chanthavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.14800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13907-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diversity of Longevity Metrics: Statistical Considerations, Potential Biases and Biological Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ronget</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biodemography of Ageing and Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.28-47, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009007245.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918589v1</w:t>
-              </w:r>
-[...662 lines deleted...]
-                <w:t xml:space="preserve">hal-04918455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -906,51 +906,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation de l’éléphant d’Asie (Elephas maximus) par l’étude des interactions entre humains et populations sauvages et semi-captives d'éléphants : une approche intégrée des dimensions démographiques, génétiques, économiques et socioculturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Montpellier, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018MONTG011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1146,51 +1146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Oo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsana Chanthavong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01617-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Hoornweg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Schaftenaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van den Doel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fieke Molenaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Rashford" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13907-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Oo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsana Chanthavong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01617-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110391" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Hoornweg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Schaftenaar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van den Doel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fieke Molenaar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Rashford" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13907-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>